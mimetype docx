--- v0 (2026-03-01)
+++ v1 (2026-07-15)
@@ -1,10106 +1,7812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...245 lines deleted...]
-    <w:p w14:paraId="15D17BA6" w14:textId="77777777" w:rsidR="00240812" w:rsidRPr="00240812" w:rsidRDefault="00240812" w:rsidP="0004690E">
+    <w:p w14:paraId="68ACB4C6" w14:textId="2C965D7C" w:rsidR="000239D5" w:rsidRPr="000239D5" w:rsidRDefault="007808FA" w:rsidP="00A51B33">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="8"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704CF1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75215C27" wp14:editId="2A5556D2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1047750" cy="933450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="25" name="Picture 3" descr="APHA Logo "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="APHA Logo "/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1047750" cy="933450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="000239D5" w:rsidRPr="000239D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department for Environment, Food and Rural Affairs                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A00D0F" w14:textId="72F32880" w:rsidR="000239D5" w:rsidRPr="000239D5" w:rsidRDefault="000239D5" w:rsidP="000239D5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000239D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scottish Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B21DF53" w14:textId="7810428B" w:rsidR="000239D5" w:rsidRPr="000239D5" w:rsidRDefault="000239D5" w:rsidP="00790292">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000239D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welsh Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D815C0D" w14:textId="77777777" w:rsidR="000239D5" w:rsidRPr="000239D5" w:rsidRDefault="000239D5" w:rsidP="000239D5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1E2DDF20" w14:textId="58B72097" w:rsidR="000239D5" w:rsidRPr="000239D5" w:rsidRDefault="007808FA" w:rsidP="007808FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Bovine TB Testing notification template</w:t>
+      </w:r>
+      <w:r w:rsidR="000851C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5E11B72A">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BECED6" w14:textId="6B67A14B" w:rsidR="000239D5" w:rsidRDefault="000B32E7" w:rsidP="000B32E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Veterinary Practice details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFA3450" w14:textId="162C6354" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Hint"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696C5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B5AF36" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Add comment"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Add comment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4985AC0B" w14:textId="5FAB444F" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Hint"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696C5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28260474" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Add comment"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Add comment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D98F05C" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623F94B6" w14:textId="59087685" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Postcode:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B266C3A" w14:textId="359370A5" w:rsidR="00487331" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TB tester details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31819721" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Hint"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696C5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538FA601" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Add comment"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Add comment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E0461C" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Hint"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696C5D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEE8087" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Add comment"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Add comment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC5AB82" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00518CB9" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Postcode:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D87E908" w14:textId="562A00F4" w:rsidR="00696C5D" w:rsidRPr="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Hint"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>OV/ATT number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52039725" w14:textId="77777777" w:rsidR="00696C5D" w:rsidRDefault="00696C5D" w:rsidP="00696C5D">
+      <w:pPr>
+        <w:pStyle w:val="Box23rd"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Add comment"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Add comment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B3D20E" w14:textId="6991C9F1" w:rsidR="00581CD5" w:rsidRDefault="00581CD5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15920" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="284"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w14:paraId="2846ADF8" w14:textId="77777777" w:rsidTr="00C17577">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="29255062" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2081446E" w14:textId="77777777" w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w:rsidRDefault="00BC00F1" w:rsidP="00BC00F1">
+          <w:p w14:paraId="678078FC" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00716EFB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...11 lines deleted...]
-              <w:t>details</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Visit details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="8441" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2B017C" w14:textId="77777777" w:rsidR="00BC00F1" w:rsidRPr="00BC00F1" w:rsidRDefault="00BC00F1" w:rsidP="00A4751A">
+          <w:p w14:paraId="46AE55FB" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...87 lines deleted...]
-                <w:szCs w:val="8"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w14:paraId="4A96FA16" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="4ACC7294" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
-          <w:trHeight w:val="328"/>
+          <w:trHeight w:val="27"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2AC89A" w14:textId="04657C60" w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w:rsidRDefault="00BC00F1" w:rsidP="00A4751A">
-[...113 lines deleted...]
-          <w:p w14:paraId="575EAD50" w14:textId="77777777" w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w:rsidRDefault="00BC00F1" w:rsidP="00A4751A">
+          <w:p w14:paraId="17897D0C" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPH</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34054E3B" w14:textId="08DD7A3E" w:rsidR="00BC00F1" w:rsidRPr="00A4751A" w:rsidRDefault="00BC00F1" w:rsidP="00A4751A">
-[...131 lines deleted...]
-          <w:p w14:paraId="61992414" w14:textId="77777777" w:rsidR="00222A67" w:rsidRPr="00A4751A" w:rsidRDefault="00222A67" w:rsidP="00A4751A">
+          <w:p w14:paraId="108EE6BE" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="8"/>
-                <w:szCs w:val="8"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1327 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA46C77" w14:textId="77777777" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="5536AF09" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Premises Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70E2001F" w14:textId="77777777" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="2DE5C5F6" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of TT1</w:t>
-            </w:r>
-[...33 lines deleted...]
-              <w:t>Approx Time of TT1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097AA35D" w14:textId="77777777" w:rsidR="00170320" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="62E8321A" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Type of Test</w:t>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Approx Time of TT1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D9CBCD" w14:textId="77777777" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D6F115" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Type of Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EB59BE" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e.g. RHT, PRMT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6C46F8" w14:textId="77777777" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="6FDEA0D1" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expected No. of Cattle to Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="379762A6" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="02A072E4" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A35FC6" w14:textId="52459CF8" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="20546CF6" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9E162E" w14:textId="498756A9" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="61E4E0FF" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC5C817" w14:textId="72209171" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="2498895B" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0099EB0F" w14:textId="38F2FF42" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="0ADA1F0F" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15BDBB7A" w14:textId="398DA2D6" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="6CE6425C" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="588CC14D" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text6"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:bookmarkStart w:id="0" w:name="Text6"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE086CF" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="667ADC8C" w14:textId="77777777" w:rsidTr="002F12A8">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60645770" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047B4FE4" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B48D09" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E935660" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2565A55A" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47852691" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text7"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACDE358" w14:textId="5EFEE3C7" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="5A255D58" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="065EC0E9" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="4098029B" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B05AED" w14:textId="749A40EE" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="126BD010" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199D0560" w14:textId="6360CE05" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="4D19AA30" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E3EE18" w14:textId="2856CA00" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="6CA2CC00" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E31EDBA" w14:textId="4C62D821" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="3C7910AA" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A61429C" w14:textId="4FF68D94" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="0B811C8F" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text7"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text7"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73314268" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text8"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50451C62" w14:textId="0EDBB4E3" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="43CD9348" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="3C4D155F" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="653F9DA4" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1B4DEF" w14:textId="13648D7C" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="22A8B8CC" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E89B8DE" w14:textId="470B1761" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="3DC61E56" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4485FDFB" w14:textId="2810F829" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="748693DE" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636D5E26" w14:textId="43DB2240" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="69E3A88D" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24330852" w14:textId="15B6B4BF" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="5DC621A2" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text8"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text8"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="150519B9" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text9"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D2F6A6" w14:textId="25310A5B" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="7FB887D3" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="2F9C5F11" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="61620E1B" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7439B9E5" w14:textId="3BACA22E" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="548F7D4F" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659D84F8" w14:textId="0D731635" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="1FC72CA6" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="670304D2" w14:textId="71757ECB" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="370893D4" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79DCC740" w14:textId="40CE8CA5" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="5F1BF658" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7031AE37" w14:textId="164A2CF6" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="4EC66F00" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text9"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text9"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9D3575" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text10"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text10"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF57528" w14:textId="798B58BE" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="031896E9" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="57D3563D" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="26D302EE" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF7D95B" w14:textId="14C7CF10" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="09C41B20" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5A4B27" w14:textId="7462F484" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="435141AA" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="020201DF" w14:textId="4D986243" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="1F50E296" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220E6E4D" w14:textId="65B6BFCD" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="7D11676F" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07391545" w14:textId="542C4FEA" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="1FBA1073" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text10"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text10"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4015E0D2" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text11"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F1A1A7" w14:textId="50665005" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="225EB859" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="74239AAE" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="76CEE0FC" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A04271" w14:textId="50A0FC21" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="08241AB6" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C21D28C" w14:textId="41E3B791" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="6C217F12" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18973B79" w14:textId="7943A701" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="5C14D644" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD15909" w14:textId="2366BFE4" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="266CCAF1" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051DFB0A" w14:textId="0D5C3A4B" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="36B24A08" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text11"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text11"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CEDD82" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text12"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A345166" w14:textId="2F1EC774" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="4B14C4CE" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="65D93ECA" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="6596B020" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F2033E" w14:textId="1F0E6A83" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="799A0EB1" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23732915" w14:textId="5E785EED" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="263292EA" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13FBD004" w14:textId="55AEFD67" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="7D3AE329" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E67E492" w14:textId="61134323" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="57299906" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1CEA96" w14:textId="2311E5A2" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="71E06234" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text12"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text12"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48245BBA" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text13"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436070EE" w14:textId="7783078A" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="35DFCBB5" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170320" w:rsidRPr="00A4751A" w14:paraId="14584C8D" w14:textId="77777777" w:rsidTr="00222A67">
+      <w:tr w:rsidR="00716EFB" w:rsidRPr="00716EFB" w14:paraId="516BACDD" w14:textId="77777777" w:rsidTr="002F12A8">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4AAD8A" w14:textId="3D44774F" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="60EF9F81" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF05F05" w14:textId="0B1572FC" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="63C6F692" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097A457F" w14:textId="0F97C5AB" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="62EE2FA8" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C8C439" w14:textId="6DB7965B" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="66A71A18" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...162 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE1C963" w14:textId="23CC16CA" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="33A0F14C" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text13"/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text13"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...48 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4055BDA3" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text14"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F7CBF5" w14:textId="3807318E" w:rsidR="00170320" w:rsidRPr="00A4751A" w:rsidRDefault="00170320" w:rsidP="00222A67">
+          <w:p w14:paraId="3458E591" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRPr="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="0090176B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A4751A">
-[...10 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0082540F">
-[...850 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EFB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B266C3A" w14:textId="77777777" w:rsidR="00487331" w:rsidRPr="00222A67" w:rsidRDefault="00487331">
+    <w:p w14:paraId="2AD3752D" w14:textId="77777777" w:rsidR="00716EFB" w:rsidRDefault="00716EFB" w:rsidP="00716EFB"/>
+    <w:p w14:paraId="3F620FFE" w14:textId="45C4F7AC" w:rsidR="00581CD5" w:rsidRDefault="00581CD5" w:rsidP="00716EFB">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00581CD5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Please send this form to the following email addresses giving at least two working days’ notice of any changes to arranged tests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...227 lines deleted...]
-    <w:p w14:paraId="08C84695" w14:textId="77777777" w:rsidR="00240812" w:rsidRDefault="00240812" w:rsidP="00E87722">
+    <w:p w14:paraId="53DDE201" w14:textId="293DA27A" w:rsidR="003A2675" w:rsidRDefault="003A2675" w:rsidP="003A2675">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test on holdings in England and Wales: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00FD7871">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>TB.Advice@apha.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D850C39" w14:textId="06AEA9AF" w:rsidR="003A2675" w:rsidRDefault="003A2675" w:rsidP="003A2675">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test on holdings in Scotland: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00FD7871">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>ScotlandEndemics@apha.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B63AB5" w14:textId="77777777" w:rsidR="00581CD5" w:rsidRDefault="00581CD5" w:rsidP="00716EFB"/>
+    <w:p w14:paraId="064868A5" w14:textId="77777777" w:rsidR="00222A67" w:rsidRPr="00A62209" w:rsidRDefault="00222A67" w:rsidP="00E87722">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="064868A5" w14:textId="77777777" w:rsidR="00222A67" w:rsidRDefault="00222A67" w:rsidP="00E87722">
+    <w:p w14:paraId="22E3435B" w14:textId="77777777" w:rsidR="00264F52" w:rsidRPr="00A62209" w:rsidRDefault="00E73929" w:rsidP="00222A67">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006B1D39">
+      <w:r w:rsidRPr="00A62209">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00264F52" w:rsidRPr="00626F34" w:rsidSect="00240812">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00264F52" w:rsidRPr="00A62209" w:rsidSect="00240812">
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="314B360B" w14:textId="77777777" w:rsidR="00B40CA6" w:rsidRDefault="00B40CA6">
+    <w:p w14:paraId="57DA8082" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="199B5EE9" w14:textId="77777777" w:rsidR="00B40CA6" w:rsidRDefault="00B40CA6">
+    <w:p w14:paraId="0D0D83C4" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78CC8DF0" w14:textId="77777777" w:rsidR="0082540F" w:rsidRDefault="0082540F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E6821FB" w14:textId="55767F12" w:rsidR="00F925C9" w:rsidRPr="00774B6F" w:rsidRDefault="00774B6F" w:rsidP="00774B6F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...12 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">TB216 </w:t>
+      <w:t>TB216</w:t>
     </w:r>
-    <w:r w:rsidR="00F925C9">
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rev. </w:t>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidR="00170320">
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>09/20</w:t>
+      <w:t xml:space="preserve">LIT </w:t>
     </w:r>
-    <w:r w:rsidR="00F925C9">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="-1741712132"/>
+        <w:placeholder>
+          <w:docPart w:val="3C9BC167C2EA494FA342F183074078DD"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>65390</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:r w:rsidR="000C7628">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccSecurityClassification"/>
+        <w:tag w:val="ccSecurityClassification"/>
+        <w:id w:val="794414101"/>
+        <w:placeholder>
+          <w:docPart w:val="A4134E80CDC349A58F9F4C2B878FDA7F"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
+        <w:dropDownList w:lastValue="OFFICIAL">
+          <w:listItem w:value="[ccSecurityClassification]"/>
+        </w:dropDownList>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00774B6F">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:tab/>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="000C7628">
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00527536">
+    <w:r w:rsidRPr="00774B6F">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b/>
-        <w:sz w:val="18"/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
-      <w:t>OFFICIAL-SENSITIVE</w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00774B6F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Version:</w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="-113366351"/>
+        <w:placeholder>
+          <w:docPart w:val="72692D8B7EA44E288091BA2443E3796D"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000128EB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>3.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00774B6F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       Published: </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-492574600"/>
+        <w:placeholder>
+          <w:docPart w:val="97E94BE2C3A34FC19F03CCCCE0C66576"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}"/>
+        <w:date w:fullDate="2026-04-22T14:28:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000128EB">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>22/04/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="733E83A2" w14:textId="77777777" w:rsidR="00B40CA6" w:rsidRDefault="00B40CA6">
+    <w:p w14:paraId="48A97B6E" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F123ADD" w14:textId="77777777" w:rsidR="00B40CA6" w:rsidRDefault="00B40CA6">
+    <w:p w14:paraId="435D269B" w14:textId="77777777" w:rsidR="000851C9" w:rsidRDefault="000851C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19046C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F78EC126"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10170,285 +7876,330 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="845288906">
+  <w:num w:numId="1" w16cid:durableId="1026374282">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Iny8G/7Z1q+ilAjVQ/SFLQLqRKQyZDcG2ZcYRhIct9vqLXrkU+JlMQerR790CzrxYUio085M4M4LtNGB9X269w==" w:salt="zpMU9fG0EkpxkqMkjdU3zw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:line" fill="f" fillcolor="white" stroke="f">
+      <v:fill color="white" on="f"/>
+      <v:stroke on="f"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
+    <w:rsid w:val="000128EB"/>
+    <w:rsid w:val="000239D5"/>
     <w:rsid w:val="0002457F"/>
     <w:rsid w:val="00041675"/>
     <w:rsid w:val="0004690E"/>
+    <w:rsid w:val="0008062C"/>
     <w:rsid w:val="00080A1C"/>
     <w:rsid w:val="00081E5F"/>
+    <w:rsid w:val="000851C9"/>
     <w:rsid w:val="00085AC1"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
+    <w:rsid w:val="000B32E7"/>
     <w:rsid w:val="000C2243"/>
     <w:rsid w:val="000C7628"/>
     <w:rsid w:val="000F7743"/>
     <w:rsid w:val="001150E3"/>
     <w:rsid w:val="001216C8"/>
-    <w:rsid w:val="0014280A"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="00170320"/>
+    <w:rsid w:val="001A5F58"/>
     <w:rsid w:val="001C58B7"/>
+    <w:rsid w:val="001E74EB"/>
+    <w:rsid w:val="00200C90"/>
     <w:rsid w:val="00205645"/>
     <w:rsid w:val="00222A67"/>
     <w:rsid w:val="00223B19"/>
     <w:rsid w:val="00240133"/>
     <w:rsid w:val="002403EC"/>
     <w:rsid w:val="00240812"/>
     <w:rsid w:val="00251DAA"/>
     <w:rsid w:val="00260D2D"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00271434"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="0029081C"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A6ADA"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002D62C5"/>
     <w:rsid w:val="002E1857"/>
     <w:rsid w:val="002E4685"/>
+    <w:rsid w:val="002F12A8"/>
     <w:rsid w:val="002F22F8"/>
     <w:rsid w:val="0030325B"/>
     <w:rsid w:val="00307A4C"/>
     <w:rsid w:val="003102A2"/>
+    <w:rsid w:val="003132D4"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="003566D7"/>
     <w:rsid w:val="00396C1B"/>
+    <w:rsid w:val="003A2675"/>
     <w:rsid w:val="003A56DE"/>
+    <w:rsid w:val="003B192D"/>
     <w:rsid w:val="003C17E6"/>
     <w:rsid w:val="003C20E8"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D2542"/>
     <w:rsid w:val="003E1C6D"/>
+    <w:rsid w:val="0040690B"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="004405C9"/>
     <w:rsid w:val="00441E67"/>
+    <w:rsid w:val="00475D78"/>
     <w:rsid w:val="00487331"/>
     <w:rsid w:val="004E331A"/>
     <w:rsid w:val="00527536"/>
     <w:rsid w:val="00532B39"/>
     <w:rsid w:val="00542BF4"/>
     <w:rsid w:val="00552BB0"/>
     <w:rsid w:val="00570065"/>
+    <w:rsid w:val="00581CD5"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="005A58D9"/>
     <w:rsid w:val="005D0D22"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005F4359"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="006673D3"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="00696948"/>
+    <w:rsid w:val="00696C5D"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006F32E8"/>
     <w:rsid w:val="006F3F38"/>
+    <w:rsid w:val="00701BF9"/>
     <w:rsid w:val="0071050B"/>
+    <w:rsid w:val="00716EFB"/>
     <w:rsid w:val="00741D4E"/>
     <w:rsid w:val="00760958"/>
     <w:rsid w:val="00764AD2"/>
+    <w:rsid w:val="00774B6F"/>
+    <w:rsid w:val="007808FA"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
-    <w:rsid w:val="00796752"/>
+    <w:rsid w:val="00790292"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007C0AF8"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007E1E58"/>
     <w:rsid w:val="007F5A7E"/>
+    <w:rsid w:val="00817171"/>
     <w:rsid w:val="0082540F"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="0084745C"/>
+    <w:rsid w:val="00851786"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="008A7E6E"/>
     <w:rsid w:val="00927150"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="00983AE4"/>
     <w:rsid w:val="00993C1C"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A5F44"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A240FF"/>
     <w:rsid w:val="00A35D0A"/>
     <w:rsid w:val="00A4751A"/>
+    <w:rsid w:val="00A51B33"/>
     <w:rsid w:val="00A526DD"/>
+    <w:rsid w:val="00A62209"/>
     <w:rsid w:val="00A905AB"/>
     <w:rsid w:val="00A93CF0"/>
     <w:rsid w:val="00AA1076"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AE4476"/>
     <w:rsid w:val="00AE51E1"/>
     <w:rsid w:val="00B01705"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B134D1"/>
     <w:rsid w:val="00B37AAB"/>
     <w:rsid w:val="00B40CA6"/>
     <w:rsid w:val="00B41BC2"/>
+    <w:rsid w:val="00B443F2"/>
     <w:rsid w:val="00B51602"/>
     <w:rsid w:val="00B565B4"/>
+    <w:rsid w:val="00B65697"/>
+    <w:rsid w:val="00B96B8A"/>
     <w:rsid w:val="00B97DEC"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB44C3"/>
     <w:rsid w:val="00BC00F1"/>
     <w:rsid w:val="00BC76F0"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF4FBE"/>
+    <w:rsid w:val="00C0596E"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C17577"/>
+    <w:rsid w:val="00C41DEF"/>
     <w:rsid w:val="00C66D52"/>
+    <w:rsid w:val="00C82D0E"/>
     <w:rsid w:val="00C845C6"/>
     <w:rsid w:val="00CA5361"/>
     <w:rsid w:val="00CF5292"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D023B4"/>
+    <w:rsid w:val="00D04C17"/>
     <w:rsid w:val="00D34A40"/>
+    <w:rsid w:val="00D55D21"/>
     <w:rsid w:val="00D72A63"/>
     <w:rsid w:val="00D9308F"/>
+    <w:rsid w:val="00DA2485"/>
     <w:rsid w:val="00DE2885"/>
     <w:rsid w:val="00E27E5E"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73929"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E82C1B"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00E907DE"/>
+    <w:rsid w:val="00EB0386"/>
+    <w:rsid w:val="00EB1434"/>
     <w:rsid w:val="00EB1B55"/>
     <w:rsid w:val="00EC44CF"/>
     <w:rsid w:val="00ED3595"/>
     <w:rsid w:val="00EE2595"/>
     <w:rsid w:val="00EF4505"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F925C9"/>
     <w:rsid w:val="00F942E8"/>
+    <w:rsid w:val="00F9516C"/>
     <w:rsid w:val="00FC0861"/>
     <w:rsid w:val="00FD1AE6"/>
     <w:rsid w:val="00FD4C03"/>
+    <w:rsid w:val="00FE1A86"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-vertical-relative:line" fill="f" fillcolor="white" stroke="f">
+      <v:fill color="white" on="f"/>
+      <v:stroke on="f"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AAD996B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9D21CBF7-04E1-453A-AAF4-2EAADCB43B8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -11207,61 +8958,848 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="001150E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="001150E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB1434"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hint">
+    <w:name w:val="Hint"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00696C5D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="6E6E6E"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Box23rd">
+    <w:name w:val="Box 2/3rd"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00696C5D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="113" w:right="3402"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A2675"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ScotlandEndemics@apha.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TB.Advice@apha.gov.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ScotlandEndemics@apha.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TB.Advice@apha.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C9BC167C2EA494FA342F183074078DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C82E44F6-70BA-4F84-B899-0CC567B352D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00074712" w:rsidRDefault="00F06174" w:rsidP="00F06174">
+          <w:pPr>
+            <w:pStyle w:val="3C9BC167C2EA494FA342F183074078DD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4134E80CDC349A58F9F4C2B878FDA7F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D412821F-73DD-4D4D-9121-4D88DA00B5F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00074712" w:rsidRDefault="00F06174" w:rsidP="00F06174">
+          <w:pPr>
+            <w:pStyle w:val="A4134E80CDC349A58F9F4C2B878FDA7F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="72692D8B7EA44E288091BA2443E3796D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C38F48E-7F77-4752-9143-499F6CE77AE5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00074712" w:rsidRDefault="00F06174" w:rsidP="00F06174">
+          <w:pPr>
+            <w:pStyle w:val="72692D8B7EA44E288091BA2443E3796D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97E94BE2C3A34FC19F03CCCCE0C66576"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67A01A14-2B52-4A7C-9B11-380FFC4691C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00074712" w:rsidRDefault="00F06174" w:rsidP="00F06174">
+          <w:pPr>
+            <w:pStyle w:val="97E94BE2C3A34FC19F03CCCCE0C66576"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F06174"/>
+    <w:rsid w:val="000456D7"/>
+    <w:rsid w:val="00074712"/>
+    <w:rsid w:val="0008062C"/>
+    <w:rsid w:val="00095B49"/>
+    <w:rsid w:val="003132D4"/>
+    <w:rsid w:val="00546CF8"/>
+    <w:rsid w:val="00C0596E"/>
+    <w:rsid w:val="00F06174"/>
+    <w:rsid w:val="00F9516C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F06174"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C9BC167C2EA494FA342F183074078DD">
+    <w:name w:val="3C9BC167C2EA494FA342F183074078DD"/>
+    <w:rsid w:val="00F06174"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4134E80CDC349A58F9F4C2B878FDA7F">
+    <w:name w:val="A4134E80CDC349A58F9F4C2B878FDA7F"/>
+    <w:rsid w:val="00F06174"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72692D8B7EA44E288091BA2443E3796D">
+    <w:name w:val="72692D8B7EA44E288091BA2443E3796D"/>
+    <w:rsid w:val="00F06174"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97E94BE2C3A34FC19F03CCCCE0C66576">
+    <w:name w:val="97E94BE2C3A34FC19F03CCCCE0C66576"/>
+    <w:rsid w:val="00F06174"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11544,1078 +10082,1458 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-464770917-3985</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-464770917-3985</Url>
+      <Description>CCPLUS-464770917-3985</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>411</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2024-10-25T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Sue Quinney</DisplayName>
+        <AccountId>3488</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-04-07T09:57:56+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-03-30T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Bovine TB testing notification template</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Isabelle Rock</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Sue Quinney</DisplayName>
+        <AccountId>3488</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">5</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good morning&lt;/p&gt;&lt;p&gt;Your content has passed assurance. The form has been updated in line with accessibility requirements and the style guide.&lt;/p&gt;&lt;p&gt;Many thanks&lt;/p&gt;&lt;p&gt;Issy&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OV, AHP, vets, veterinarians, paraprofessionals, TB, testing, notification, template, TB216</ccKeywords>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TB216</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TR</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f02adbc2-edc9-4f31-8d23-111412be193c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-04-22T13:28:49+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">3.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Very minor update to remove reference to OV and replace with tester so that the form is inclusive of ATTs.</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Sue Quinney</DisplayName>
+        <AccountId>3488</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jonathan Booth-Thomas</DisplayName>
+        <AccountId>5054</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Claire Wade</DisplayName>
+        <AccountId>8115</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10011</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Sue Quinney</DisplayName>
+        <AccountId>3488</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">65390</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">25314</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-03-31T09:34:54+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Update made by APHA Content Cloud Team.  Approved by Donna Parry-Hughes</ccApproverComment1>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Contracts and Veterinary Careers</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Procedures for OVs/AHPs</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TR</Value>
+    </ccWorkAreaLevel5>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Business areas</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Procedures for OVs and AHPs</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Claire.Wade@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<p:Policy xmlns:p="office.server.policy" id="" local="true">
-[...18 lines deleted...]
-</p:Policy>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="External form - Document - Word" ma:contentTypeID="0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90" ma:contentTypeVersion="108" ma:contentTypeDescription="Forms or templates our external customers must complete." ma:contentTypeScope="" ma:versionID="599d7c9073439a2d1a7415822f28aec0">
-[...4 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="80" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_Exempt" ma:index="81" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
-[...18 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="DLCPolicyLabelValue" ma:index="82" nillable="true" ma:displayName="Label" ma:description="Stores the current value of the label." ma:internalName="DLCPolicyLabelValue" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...28 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -12661,432 +11579,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...209 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F7A5AD9-8AEA-4BB3-8A86-2CEFE8E464B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9025F7-E759-4789-BDD7-525F00A279FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163BF69E-AF2E-456D-9F5A-57889E34D403}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95339691-374D-48F1-9B25-D2174A8DD291}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D51458DE-C296-4099-9EF6-D34F13E32A71}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C1DDD2-4311-4878-90C0-AF2DE2F1D813}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BCADE15-4D90-4EDB-973F-B8635913E26D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D51458DE-C296-4099-9EF6-D34F13E32A71}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163BF69E-AF2E-456D-9F5A-57889E34D403}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B3D46E-72B0-4057-A3B3-1AE997EB0BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{769760D6-A4C4-4F65-8347-2B52EA8C5459}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F7A5AD9-8AEA-4BB3-8A86-2CEFE8E464B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2095</Characters>
+  <Pages>2</Pages>
+  <Words>366</Words>
+  <Characters>2089</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bovine TB Testing Notification Template</vt:lpstr>
+      <vt:lpstr>TB216 Bovine TB testing notification template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2438</CharactersWithSpaces>
+  <CharactersWithSpaces>2451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4587567</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>213</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ScotlandEndemics@apha.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6094953</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13109,86 +11761,98 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TB216 Bovine TB testing notification template</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="OrganisationalUnit">
-    <vt:lpwstr>3;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
-    <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Distribution">
-    <vt:lpwstr>4;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>7193300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ad5fdac5-d363-4eb5-af23-c6b420b1028a</vt:lpwstr>
+    <vt:lpwstr>76849114-45eb-4200-996a-99deccd0d5e8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ccWorkArea">
+    <vt:lpwstr>411;#TR|f02adbc2-edc9-4f31-8d23-111412be193c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="lae2bfa7b6474897ab4a53f76ea236c7">
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="cf401361b24e474cb011be6eb76c0e76">
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
+  </property>
 </Properties>
 </file>