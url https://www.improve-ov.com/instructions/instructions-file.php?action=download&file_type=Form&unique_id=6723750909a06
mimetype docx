--- v0 (2026-05-02)
+++ v1 (2026-07-15)
@@ -1,2854 +1,1450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...220 lines deleted...]
-    <w:p w14:paraId="6AFD1FE6" w14:textId="77777777" w:rsidR="00087117" w:rsidRPr="00F261CA" w:rsidRDefault="00087117" w:rsidP="00506CA9">
+    <w:p w14:paraId="7ED4382C" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00C80507" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8539"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B69420D" wp14:editId="70E0DF69">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5276794</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1459230" cy="941070"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1223536195" name="Picture 1" descr="APHA Logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="628878684" name="Picture 1" descr="APHA Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1459230" cy="941070"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00C80507">
+        <w:t>Adran yr Amgylchedd, Bwyd a Materion Gwledig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730924">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7BEFD0" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00C80507" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8539"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C80507">
+        <w:t>Llywodraeth yr Alban</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ABD3E7" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:r w:rsidRPr="00C80507">
+        <w:t>Llywodraeth Cymru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ED40D9" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00822DA1" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749B2171" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="00822DA1" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C8E05D" w14:textId="7022FA1D" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F261CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pecyn Seroleg TB mewn Camelidau - Ffurflen Cyflwyno Samplau Statudol </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1BE8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2EDD6764">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B90F3F" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFA47B2" w14:textId="17551CF6" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5AA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Cyflwynwch waed ceuledig neu serwm YN UNIG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350573E3" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRDefault="00BA2E01" w:rsidP="00506CA9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10934" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="492"/>
-        <w:gridCol w:w="798"/>
+        <w:gridCol w:w="1290"/>
         <w:gridCol w:w="979"/>
         <w:gridCol w:w="1466"/>
         <w:gridCol w:w="953"/>
         <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="955"/>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="388"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="71"/>
+        <w:gridCol w:w="1123"/>
+        <w:gridCol w:w="1955"/>
         <w:gridCol w:w="25"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="04122B82" w14:textId="77777777" w:rsidTr="00D82BC7">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00A74EE8" w14:paraId="4AE2E876" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="00A74EE8" w14:paraId="4AE2E876" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="481BDE1D" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="000A7894" w:rsidP="0075044C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Swyddfa APHA leol sy'n cyflwyno samplau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7024C7BD" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="00804B41" w:rsidP="00463BBF">
+          <w:p w14:paraId="7024C7BD" w14:textId="44C529D7" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="00766217" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E0F8942" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="00766217" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rheoli Sampl WSA ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3244" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45117C86" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="00766217" w:rsidP="00463BBF">
+          <w:p w14:paraId="45117C86" w14:textId="2397F5B1" w:rsidR="00766217" w:rsidRPr="00ED5AA8" w:rsidRDefault="00766217" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="3D1B8755" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DFCD127" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F0C0A6" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="722F3FA5" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6423985A" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nifer y samplau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="449891AE" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="449891AE" w14:textId="5AE2EA0E" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C19AA03" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nifer y blychau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9BFAD8" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="6F9BFAD8" w14:textId="4E3A09D4" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF334CB" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="4DF334CB" w14:textId="0973677B" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">       Dyddiad Samplu                                          </w:t>
+              <w:t xml:space="preserve">Dyddiad Samplu                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063D2132" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="063D2132" w14:textId="17B93B74" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="7B6342B3" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A99DE5" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1B24E6" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="38D64E08" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A02C13E" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="000A7894" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Labordy Rhanbarthol APHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2419" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BC36DF" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00804B41" w:rsidP="00804B41">
+          <w:p w14:paraId="46BC36DF" w14:textId="1448C6E8" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00710DC4" w:rsidP="00804B41">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...40 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>APHA Starcross</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED5AA8">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED5AA8">
+            <w:r w:rsidR="00804B41" w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D91F090" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="000A7894" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Milfeddyg Achos neu enw cyswllt arall yn Swyddfa APHA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C69F34" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="22C69F34" w14:textId="382A94CD" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="4B48E4B4" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="107C4EF8" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BEE2D34" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="24F8A431" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="467AABCD" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Samplau wedi'u pecynnu gan: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2419" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1DAC37" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="6B1DAC37" w14:textId="0FA9DA48" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C64A487" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Perchennog/ceidwad y fuches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C08B445" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="6C08B445" w14:textId="1ABDBA97" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="6DABB789" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71BFBFA5" w14:textId="77777777" w:rsidR="00C012E7" w:rsidRPr="00C012E7" w:rsidRDefault="00C012E7" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64280098" w14:textId="77777777" w:rsidR="00C012E7" w:rsidRPr="00ED5AA8" w:rsidRDefault="00C012E7" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="036E8620" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FACE752" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="0075044C">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhif y Daliad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2419" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57332C00" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="57332C00" w14:textId="3094471C" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...209 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3072" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="612BD58A" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhywogaethau             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69ABEB4B" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="69ABEB4B" w14:textId="7BABFA2F" w:rsidR="00074D1A" w:rsidRPr="00ED5AA8" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="4C0406C0" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="421C1FFD" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="473999A0" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5183C56C" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfeiriad y perchennog/ceidwad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="7459FB27" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="00A74EE8" w14:paraId="7459FB27" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:trPr>
-          <w:trHeight w:val="1769"/>
+          <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07C75D5B" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
+          <w:p w14:paraId="07C75D5B" w14:textId="53A40798" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="06551174" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="088B34C2" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F73B0FE" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="1EB52F76" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B05032D" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9644" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A57A080" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="4A57A080" w14:textId="4259065D" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="68E3BFCB" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27EA76FE" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="34C705A9" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0441C091" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Clinigydd y practis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69852AC7" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00733B90" w:rsidP="00463BBF">
+          <w:p w14:paraId="69852AC7" w14:textId="6C55F333" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="31BAD1EF" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5230F76A" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="00ED5AA8" w:rsidRDefault="0057199A" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B90813D" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="0057199A" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfeiriad y practis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="41D71453" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="00A74EE8" w14:paraId="41D71453" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:trPr>
-          <w:trHeight w:val="1504"/>
+          <w:trHeight w:val="1200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67149051" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
+          <w:p w14:paraId="67149051" w14:textId="385FEE6E" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="1AF1731B" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BD99A11" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00392362">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
@@ -2880,4651 +1476,2966 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25F84E0D" w14:textId="1BEBF4FB" w:rsidR="00BD0FD9" w:rsidRPr="00BD0FD9" w:rsidRDefault="00BD0FD9" w:rsidP="00BD0FD9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="7C6DE1F5" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1290" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7333988E" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00BD0FD9" w:rsidRDefault="00F261CA" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0FD9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9644" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7068B6" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00952532">
+          <w:p w14:paraId="1D7068B6" w14:textId="5F9F5C15" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="0F297623" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10934" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E827E06" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00ED5AA8" w:rsidRDefault="00F261CA" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="099D56B7" w14:textId="77777777" w:rsidTr="00D82BC7">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44A5DAE8" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="00F261CA" w:rsidRDefault="0057199A" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5AA8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Eich cyfeirnod</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8665" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29CBC6FB" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="00ED5AA8" w:rsidRDefault="0057199A" w:rsidP="00952532">
+          <w:p w14:paraId="29CBC6FB" w14:textId="7F9C69F7" w:rsidR="0057199A" w:rsidRPr="00ED5AA8" w:rsidRDefault="0057199A" w:rsidP="00952532">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED5AA8">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002742FF" w14:paraId="484C2F7E" w14:textId="77777777" w:rsidTr="00D82BC7">
+    </w:tbl>
+    <w:p w14:paraId="1E365C07" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="002E6E12" w:rsidRDefault="00BA2E01" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16446429" w14:textId="5050AB64" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82BC7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>A roddwyd pigiad twbercwlin i'r anifail/anifeiliaid 10 - 30 diwrnod cyn samplu gwaed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D11252" w14:textId="174D14F1" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1667437350"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naddo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="809751964"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558EAE7A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77863986" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00ED5AA8" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rheswm dros Gyflwyno Sampl (ticiwch y rheswm cymwys)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55922744" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F88E6E3" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00ED5AA8" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5AA8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prawf Sensitifrwydd (Cyfochrog) Uchel </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10934" w:type="dxa"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10059"/>
+        <w:gridCol w:w="875"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="0BDC15A7" w14:textId="77777777" w:rsidTr="000C32E8">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6238" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6297CC35" w14:textId="77777777" w:rsidR="00ED5AA8" w:rsidRPr="00ED5AA8" w:rsidRDefault="00ED5AA8" w:rsidP="009C3696">
+          <w:p w14:paraId="0C8963E3" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="001B2F5C" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achosion o TB mewn buches camelidau lle mae </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. bovis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>wedi'i arwahanu ar ôl meithriniad. Yng Nghymru, mae hyn hefyd yn cynnwys buchesi a ystyrir yn rhai risg uchel am resymau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">epidemiolegol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>PAR-TB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD0FD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:br/>
+              <w:t xml:space="preserve">                                                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B95FB53" w14:textId="77777777" w:rsidR="002742FF" w:rsidRPr="00D82BC7" w:rsidRDefault="002742FF" w:rsidP="003C4252">
+          <w:p w14:paraId="0DC9A56E" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="656265764"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="001323AB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="001323AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="2C344097" w14:textId="77777777" w:rsidTr="000C32E8">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15374CFC" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t xml:space="preserve">Prawf/profion olrhain ymlaen (lledaenu) o fuches camelidau sydd wedi'i heintio ag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Do</w:t>
+              <w:t>M. bovis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>PAR-TRC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD0FD9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03D76FB4" w14:textId="77777777" w:rsidR="002742FF" w:rsidRPr="00ED5AA8" w:rsidRDefault="002742FF" w:rsidP="003C4252">
+          <w:p w14:paraId="0591248F" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="185492818"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="001323AB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="001323AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...73 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="0D311D18" w14:textId="77777777" w:rsidTr="000C32E8">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1376" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10059" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE509FA" w14:textId="77777777" w:rsidR="002742FF" w:rsidRPr="00D82BC7" w:rsidRDefault="002742FF" w:rsidP="00D82BC7">
+          <w:p w14:paraId="6B9EB4FF" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:ind w:left="-490" w:firstLine="490"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D82BC7">
+              <w:lastRenderedPageBreak/>
+              <w:t>(Cymru yn Unig)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Naddo</w:t>
+              <w:t xml:space="preserve"> Camelidau sydd o dan gyfyngiadau am eu bod yn rhannu daliad (wedi'u cydleoli) â buches â Statws Heb TB Swyddogol wedi'i Ddiddymu neu ag anifeiliaid eraill nad ydynt yn anifeiliaid buchol y mae achos o TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>PAR-COL-W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1377" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FBCC7DD" w14:textId="77777777" w:rsidR="002742FF" w:rsidRPr="009C3696" w:rsidRDefault="002742FF" w:rsidP="003C4252">
+          <w:p w14:paraId="42929A2A" w14:textId="417EE686" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="1099765287"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="001323AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...63 lines deleted...]
-            <w:bookmarkEnd w:id="7"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="4761761A" w14:textId="77777777" w:rsidTr="00740107">
-[...116 lines deleted...]
-      <w:tr w:rsidR="00A74EE8" w14:paraId="2F44F3CC" w14:textId="77777777" w:rsidTr="00D82BC7">
+    </w:tbl>
+    <w:p w14:paraId="43FB5742" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A22C71A" w14:textId="43AA3E7D" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lloegr a'r Alban yn unig: Dewis profion cyfochrog cyfunol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- dewiswch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ddau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>neu ticiwch Dim Ffafriaeth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BBF4B5" w14:textId="62E1D7B0" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="36556228"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E6E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>IDEXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA7A2B1" w14:textId="5F5E7232" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="901257526"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E6E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dehongliad 2-sbotyn Enferplex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6619248F" w14:textId="44C8321E" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-2100935171"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E6E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>DPP VetTB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9C6DFE" w14:textId="16DEFCA6" w:rsidR="002E6E12" w:rsidRDefault="00DA1BE8" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1189413319"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002E6E12" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002E6E12">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6E12" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dim Ffafriaeth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458A1DAB" w14:textId="3AE1429E" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="002E6E12">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Prawf Penodolrwydd (Cyfresol) Uchel</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10934" w:type="dxa"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10059"/>
+        <w:gridCol w:w="875"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="79E3EFB8" w14:textId="77777777" w:rsidTr="002E6E12">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10059" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...5 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDDA0CB" w14:textId="3652E933" w:rsidR="005138B0" w:rsidRPr="001B2F5C" w:rsidRDefault="005D305F" w:rsidP="00AC4D51">
+          <w:p w14:paraId="6DB7FD96" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="001B2F5C" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="3720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achosion o TB mewn buches camelidau lle mae </w:t>
+              <w:t xml:space="preserve">Amheuaeth gref o TB (e.e. briwiau TB nodweddiadol wedi'u canfod mewn un anifail neu fwy mewn Archwiliad Post Mortem) hyd nes y ceir cadarnhad labordy o haint </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. bovis </w:t>
+              <w:t xml:space="preserve">M.bovis </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>wedi'i arwahanu ar ôl meithriniad. Yng Nghymru, mae hyn hefyd yn cynnwys buchesi a ystyrir yn rhai risg uchel am resymau</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00D82BC7">
+              <w:t xml:space="preserve">mewn buches o dan gyfyngiadau TB. Os caiff haint ei gadarnhau, gellir ailddehongli canlyniadau'r prawf Penodolrwydd Uchel (cyfresol) cychwynnol ar Sensitifrwydd Uchel ar gais milfeddyg achos APHA </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                             </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>PAR-TB</w:t>
+              <w:t>SER-SUS</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">                                                   </w:t>
+              <w:t xml:space="preserve">                                                                                                                                                                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076E587A" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00F873C8" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="468866FE" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-1326128826"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="22215E97" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="3C016533" w14:textId="77777777" w:rsidTr="002E6E12">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10059" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...5 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0349AAC9" w14:textId="77777777" w:rsidR="00BF6AFC" w:rsidRPr="006E1AC4" w:rsidRDefault="00BF6AFC" w:rsidP="003F0D4C">
+          <w:p w14:paraId="387050B1" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00BD0FD9" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">Camelidau nad ydynt o dan gyfyngiadau TB, ond sy'n cydgyffwrdd â buches OTFW neu ag anifeiliaid nad ydynt yn anifeiliaid buchol y mae achos o TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>M. bovis</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">                                                                                               </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>PAR-TRC</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">                                                                                      </w:t>
+              <w:t>SER-CONT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C29940C" w14:textId="77777777" w:rsidR="00BF6AFC" w:rsidRPr="00F873C8" w:rsidRDefault="00BF6AFC" w:rsidP="00BF6AFC">
+          <w:p w14:paraId="47D4710A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-1346320340"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="471193AD" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="03EC7085" w14:textId="77777777" w:rsidTr="002E6E12">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10059" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...5 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7536833F" w14:textId="052FDB1C" w:rsidR="003F0D4C" w:rsidRPr="006E1AC4" w:rsidRDefault="003F0D4C" w:rsidP="0002158F">
+          <w:p w14:paraId="1C9423D4" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>(Cymru yn Unig)</w:t>
+              <w:t xml:space="preserve">(Lloegr/Yr Alban yn unig) </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Camelidau sydd o dan gyfyngiadau am eu bod yn rhannu daliad (wedi'u cydleoli) â buches â Statws Heb TB Swyddogol wedi'i Ddiddymu neu ag anifeiliaid eraill nad ydynt yn anifeiliaid buchol y mae achos o TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD0FD9">
+              <w:t>Camelidau sydd o dan gyfyngiadau TB am eu bod yn rhannu daliad (wedi'u cydleoli) â buches OTFW neu ag anifeiliaid eraill nad ydynt yn anifeiliaid buchol y mae achos o</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D82BC7">
+            <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                                </w:t>
+              <w:t>TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>PAR-COL-W</w:t>
+              <w:t>SER-COL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                                                            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4755F129" w14:textId="77777777" w:rsidR="003F0D4C" w:rsidRPr="00F873C8" w:rsidRDefault="001B1070" w:rsidP="001B1070">
+          <w:p w14:paraId="7A2F4EBC" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-1580674487"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="2D30E7E5" w14:textId="77777777" w:rsidTr="00D82BC7">
-[...599 lines deleted...]
-      <w:tr w:rsidR="00A74EE8" w14:paraId="1909EED4" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="15FB0154" w14:textId="77777777" w:rsidTr="002E6E12">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10059" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...5 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496CEC74" w14:textId="77FC66C7" w:rsidR="00007771" w:rsidRPr="001B2F5C" w:rsidRDefault="00007771" w:rsidP="001B1070">
+          <w:p w14:paraId="20A5594A" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="3720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="cy-GB"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amheuaeth gref o TB (e.e. briwiau TB nodweddiadol wedi'u canfod mewn un anifail neu fwy mewn Archwiliad Post Mortem) hyd nes y ceir cadarnhad labordy o haint </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">                                                                                                             </w:t>
+              <w:t xml:space="preserve">Camelidau nad ydynt o dan gyfyngiadau TB, ond sy'n destun brofion TB yn sgil cyswllt epidemiolegol â buches heintiedig hysbys (e.e. olrhain achos at ei darddiad neu'r ffynhonnell) </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>SER-SUS</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                                                                                     </w:t>
+              <w:t>SER-EPI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B807A3" w14:textId="77777777" w:rsidR="00007771" w:rsidRPr="00F873C8" w:rsidRDefault="00007771" w:rsidP="00F873C8">
+          <w:p w14:paraId="025F1D7D" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-1273706662"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="122BCC07" w14:textId="77777777" w:rsidTr="00D82BC7">
+      <w:tr w:rsidR="002E6E12" w:rsidRPr="00F873C8" w14:paraId="6CD85CE0" w14:textId="77777777" w:rsidTr="002E6E12">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10059" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
-[...5 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B285C1" w14:textId="780699A1" w:rsidR="005138B0" w:rsidRPr="00BD0FD9" w:rsidRDefault="003C763B" w:rsidP="00B65F25">
+          <w:p w14:paraId="596EC0D8" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="006E1AC4" w:rsidRDefault="002E6E12" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-                <w:lang w:val="cy-GB"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camelidau nad ydynt o dan gyfyngiadau TB, ond sy'n cydgyffwrdd â buches OTFW neu ag anifeiliaid nad ydynt yn anifeiliaid buchol y mae achos o TB a gadarnhawyd drwy feithriniad wedi effeithio arnynt </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D82BC7">
+              <w:t>Profion cadarnhau ar gamelidau gyda dau ganlyniad positif olynol ar ddarlleniad prawf Enferplex preifat yn y dehongliad 2-sbotyn</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                               </w:t>
+              <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>SER-CONT</w:t>
+              <w:t>SER-CHK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C1FDA1" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00F873C8" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="08E8FA56" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRPr="00F873C8" w:rsidRDefault="00DA1BE8" w:rsidP="000C32E8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="1052972781"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E6E12" w:rsidRPr="00673AA9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="4728DD2E" w14:textId="77777777" w:rsidTr="00D82BC7">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="62D8BF14" w14:textId="77777777" w:rsidR="002E6E12" w:rsidRDefault="002E6E12" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43833670" w14:textId="0838C5F3" w:rsidR="00710DC4" w:rsidRPr="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lloegr a’r Alban yn unig: Dewis prawf cyfresol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- dewiswch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>neu ticiwch Dim Ffafriaeth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B59A0E" w14:textId="12B533DE" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-1475681765"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00710DC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dehongliad 4-sbotyn Enferplex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F5519B" w14:textId="33F6D31F" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1586499147"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00710DC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC4" w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dehongliad 2-sbotyn Enferplex a phrawf cyfresol cyfunol IDEXX ELISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4381DC0B" w14:textId="44A582DE" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-809160180"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00710DC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Prawf cyfresol cyfunol DPPVetTB ac IDEXX ELISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF06D36" w14:textId="1BD6E53B" w:rsidR="00710DC4" w:rsidRDefault="00DA1BE8" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1035388011"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00710DC4" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00710DC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00710DC4" w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dim Ffafriaeth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF9A8F7" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DCE457" w14:textId="459ABAB6" w:rsidR="00710DC4" w:rsidRPr="006E1AC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Noder - Opsiynau Profion Gwaed:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BBA776" w14:textId="232A02ED" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caiff y prawf DPP ei gadw ar gyfer achosion lle y cyflwynir ≤40 o samplau o'r un daliad. Pan gyflwynir samplau mwy o faint cânt eu profi drwy ddefnyddio opsiynau IDEXX/Enferplex (Lloegr a'r Alban yn unig). Mae cyfres o brofion Enferplex yn gofyn am o leiaf ddeg sampl. Bydd y labordy yn eich hysbysu a fydd hyn yn debygol o achosi oedi cyn y rhoddir gwybod am brofion, a gall gynnig dewis prawf arall, cyfatebol (gan ddefnyddio IDEXX/DPP) os bydd oedi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344991B9" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A1DF80" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRPr="00BA2E01" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Nodyn pwysig:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mae APHA yn cael problemau cyflenwi pecynnau profi DPPVetTV ar hyn o bryd. Mae nifer cyfyngedig o stoc ar gael a chânt eu blaenoriaethu i yrroedd o gamelidau yng Nghymru. Hyd nes y caiff y cyflenwad ei adfer, bydd samplau o gamelidau yn Lloegr a’r Alban yn cael eu profi gan ddefnyddio profion eraill wedi’u dilysu neu gyfuniad o brofion. Bydd y labordy’n dewis yr opsiwn mwyaf priodol er mwyn bod mor effeithlon â phosib.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D07E114" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae rhagor o wybodaeth am berfformiad profion ar gael yn: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00BA2E01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Camelidau – TB Buchol | Hyb TB</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C890AA8" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E12287A" w14:textId="2B84B10D" w:rsidR="00710DC4" w:rsidRPr="001B2F5C" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Lloegr a’r Alban yn unig:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A7A165" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRPr="001B2F5C" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547F2B36" w14:textId="1EE767B3" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rwyf wedi trafod y dewis o brofion gwaed â'r perchennog/ceidwad ac wedi cytuno arnynt.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5381"/>
+        <w:gridCol w:w="5381"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00710DC4" w14:paraId="7274056A" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10059" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353EE769" w14:textId="56CB5E9A" w:rsidR="005138B0" w:rsidRPr="006E1AC4" w:rsidRDefault="003F0D4C" w:rsidP="001B1070">
+          <w:p w14:paraId="3E134F13" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Lloegr/Yr Alban yn unig) </w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Llofnod</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CD52F0" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30F37C28" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494069D5" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00F873C8" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="07EEE280" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enw mewn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1AC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PRIFLYTHRENNAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="1F3F0B6A" w14:textId="77777777" w:rsidTr="00D82BC7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00710DC4" w14:paraId="751704CA" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10059" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BA0E86" w14:textId="2F8EEC55" w:rsidR="005138B0" w:rsidRPr="006E1AC4" w:rsidRDefault="0083153A" w:rsidP="0083153A">
+          <w:p w14:paraId="37E3DE26" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRPr="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E1AC4">
+            <w:r w:rsidRPr="00710DC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camelidau nad ydynt o dan gyfyngiadau TB, ond sy'n destun brofion TB yn sgil cyswllt epidemiolegol â buches heintiedig hysbys (e.e. olrhain achos at ei darddiad neu'r ffynhonnell) </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Rhif Ffôn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179CCCCE" w14:textId="6761FDF9" w:rsidR="00710DC4" w:rsidRPr="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCBD1DE" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00F873C8" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="7569C0D1" w14:textId="3BCE3012" w:rsidR="00710DC4" w:rsidRPr="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F873C8">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00710DC4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dyddiad: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A74EE8" w14:paraId="041CCCD8" w14:textId="77777777" w:rsidTr="00D82BC7">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="5C8DB062" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="0004690E">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28661BC1" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Perchennog/ceidwad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704395EC" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rwyf wedi adolygu'r profion gwaed a ddewiswyd</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5381"/>
+        <w:gridCol w:w="5381"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00710DC4" w14:paraId="5CE72AF2" w14:textId="77777777" w:rsidTr="00710DC4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10059" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A5AC36" w14:textId="2F206359" w:rsidR="00BF3682" w:rsidRPr="006E1AC4" w:rsidRDefault="00453365" w:rsidP="00B65F25">
+          <w:p w14:paraId="2958BF13" w14:textId="7C829681" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Profion cadarnhau ar gamelidau gyda dau ganlyniad positif olynol ar ddarlleniad prawf Enferplex preifat yn y dehongliad 2-sbotyn</w:t>
-[...35 lines deleted...]
-            </w:r>
+              <w:t>Llofnod</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA716B7" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="411F4A04" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECC7120" w14:textId="77777777" w:rsidR="00BF3682" w:rsidRPr="00F873C8" w:rsidRDefault="00BF3682" w:rsidP="00F873C8">
+          <w:p w14:paraId="686745A1" w14:textId="6DB104BF" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="000C32E8">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...96 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lloegr a’r Alban yn unig: Dewis prawf cyfresol </w:t>
+              <w:t xml:space="preserve">Enw mewn </w:t>
             </w:r>
             <w:r w:rsidRPr="006E1AC4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">- dewiswch </w:t>
-[...526 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...732 lines deleted...]
-            </w:pPr>
+              <w:t>PRIFLYTHRENNAU</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="cy-GB"/>
-[...640 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="083F0107" w14:textId="77777777" w:rsidR="008767AE" w:rsidRPr="000503AC" w:rsidRDefault="008767AE" w:rsidP="0004690E">
+    <w:p w14:paraId="54040772" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1B4E3C" w14:textId="08D0F999" w:rsidR="00710DC4" w:rsidRPr="00BA2E01" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defnyddio a rhannu eich gwybodaeth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5B32F6" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2E01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mae’r ffordd rydym yn defyddio eich data personol wedi’i osod yn ein siarter gwybodaeth bersonol a’n hysbysiadau preifatrwydd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB85B9D" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00710DC4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00710DC4">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.gov.uk/government/organisations/department-for-environment-food-rural-affairs/about/personal-information-charter</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="622CCC07" w14:textId="671CD3F1" w:rsidR="00710DC4" w:rsidRPr="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0008286D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices.cy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C0B7026" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7EC8F3" w14:textId="21BE76E0" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Ni ddylid cyflwyno samplau mewn blychau y rheolir eu tymheredd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61809BC2" w14:textId="77777777" w:rsidR="00710DC4" w:rsidRDefault="00710DC4" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020FCA8A" w14:textId="26F00871" w:rsidR="00BA2E01" w:rsidRPr="006E1AC4" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anfonwch samplau i: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D9B872" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="006E1AC4" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6585BC9D" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="006E1AC4" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>TB Serology Department, APHA Starcross, Staplake Mount, Starcross, Exeter, Devon, EX6 8PE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DBB7BC" w14:textId="53269AA7" w:rsidR="00BA2E01" w:rsidRPr="006E1AC4" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Ffôn: 03000 600020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083F0107" w14:textId="06246784" w:rsidR="008767AE" w:rsidRDefault="00BA2E01" w:rsidP="00BA2E01">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cysylltiad: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00E60CD5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Starcross@apha.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008767AE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FE6BCC" w14:textId="77777777" w:rsidR="00BA2E01" w:rsidRPr="000503AC" w:rsidRDefault="00BA2E01" w:rsidP="0004690E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11022" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2516"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A74EE8" w14:paraId="35C6DA3B" w14:textId="77777777" w:rsidTr="0057199A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11022" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74171D2A" w14:textId="77777777" w:rsidR="00702CFA" w:rsidRPr="00347A95" w:rsidRDefault="00702CFA" w:rsidP="00702CFA">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Samplau gwaed ar gyfer Pecyn Prawf Gwrthgyrff TB mewn Camelidau</w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A74EE8" w14:paraId="5C41B184" w14:textId="77777777" w:rsidTr="0057199A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
@@ -17318,51 +14229,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527D333F" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="00347A95" w:rsidRDefault="004941CE" w:rsidP="00893659">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Text9"/>
+            <w:bookmarkStart w:id="0" w:name="Text9"/>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -17386,87 +14297,87 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2823DE2A" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="00347A95" w:rsidRDefault="004941CE" w:rsidP="00893659">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text10"/>
+            <w:bookmarkStart w:id="1" w:name="Text10"/>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -17490,51 +14401,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00347A95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="693933C3" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="004941CE" w:rsidRDefault="004941CE" w:rsidP="004941CE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5251"/>
@@ -21728,671 +18639,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="471623DB" w14:textId="77777777" w:rsidR="00347A95" w:rsidRPr="00347A95" w:rsidRDefault="00347A95" w:rsidP="00347A95">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae APHA </w:t>
-[...619 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Mae APHA yn un o Asiantaethau Gweithredol Adran yr Amgylchedd, Bwyd a Materion Gwledig ac mae hefyd yn gweithio ar ran Llywodraeth yr Alban, Llywodraeth Cymru a'r Asiantaeth Safonau Bwyd i ddiogelu iechyd anifeiliaid a phlanhigion er budd pobl, yr amgylchedd a'r economi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376A73A2" w14:textId="2B7659A0" w:rsidR="0059184A" w:rsidRPr="0034795A" w:rsidRDefault="0059184A" w:rsidP="0059184A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="4"/>
         <w:tblW w:w="10315" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -22932,269 +19223,523 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2317AC46" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="0034795A" w:rsidRDefault="004941CE" w:rsidP="0059184A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004941CE" w:rsidRPr="0034795A" w:rsidSect="003C4252">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="291C1AF3" w14:textId="77777777" w:rsidR="00B92965" w:rsidRDefault="00B92965">
+    <w:p w14:paraId="226D9D17" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3551F11A" w14:textId="77777777" w:rsidR="00B92965" w:rsidRDefault="00B92965">
+    <w:p w14:paraId="6FF586CA" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="PingFang SC">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23D053AB" w14:textId="0FF0CA40" w:rsidR="00A52BC7" w:rsidRDefault="000A7894" w:rsidP="00B4167A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23D053AB" w14:textId="6E3DA8A9" w:rsidR="00A52BC7" w:rsidRPr="00BA2E01" w:rsidRDefault="000A7894" w:rsidP="00B4167A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="5245"/>
       </w:tabs>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>TN18</w:t>
     </w:r>
-    <w:r w:rsidR="00BD0FD9">
+    <w:r w:rsidR="00BD0FD9" w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="000D5913">
+    <w:r w:rsidR="000D5913" w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">(Cymraeg) </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Diw. </w:t>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="009C3696">
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t xml:space="preserve"> LIT: </w:t>
     </w:r>
-    <w:r w:rsidR="00D82BC7">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccReference"/>
+        <w:tag w:val="ccReference"/>
+        <w:id w:val="902098143"/>
+        <w:placeholder>
+          <w:docPart w:val="7D8CF74E5A8741BF9EE5EF128C263355"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='1889302f-51f5-4fee-9506-fc2aae1d694e' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>68255</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="009C3696">
+    <w:r w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t>SWYDDOGOL</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">            </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BA2E01">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>SWYDDOGOL-SENSITIF</w:t>
+      <w:t xml:space="preserve">          </w:t>
     </w:r>
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t>Fersiwn:</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD3E0A">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccVersion"/>
+        <w:tag w:val="ccVersion"/>
+        <w:id w:val="146411414"/>
+        <w:placeholder>
+          <w:docPart w:val="4EB6F5504C184D00A66BEB072AE3EAC3"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='015bbad3-4276-4370-a2ee-e6e3a2c60340' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="005B0339">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>2.0</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00BA2E01" w:rsidRPr="00BA2E01">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">              Cyhoeddwyd: </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:alias w:val="ccPublishDate"/>
+        <w:tag w:val="ccPublishDate"/>
+        <w:id w:val="-1563471900"/>
+        <w:placeholder>
+          <w:docPart w:val="9F713F30BAD44894A87E59D5BCF31FC7"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='1889302f-51f5-4fee-9506-fc2aae1d694e' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}"/>
+        <w:date w:fullDate="2026-06-11T12:22:00Z">
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="005B0339">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>11/06/2026</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4974D03F" w14:textId="77777777" w:rsidR="00B92965" w:rsidRDefault="00B92965">
+    <w:p w14:paraId="3911F96F" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B2BC740" w14:textId="77777777" w:rsidR="00B92965" w:rsidRDefault="00B92965">
+    <w:p w14:paraId="2E5F5E3C" w14:textId="77777777" w:rsidR="00DA1BE8" w:rsidRDefault="00DA1BE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01F008FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AA2C37E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079F0C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8F2D146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23299,51 +19844,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFA3DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA40DBA8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133461B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D2C3E08"/>
     <w:lvl w:ilvl="0" w:tplc="79261E88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B66CD77A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED5A48DC" w:tentative="1">
@@ -23388,51 +20046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0520DAEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="287C6C0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19046C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F78EC126"/>
     <w:lvl w:ilvl="0" w:tplc="DBD8700A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8A1E23E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23501,51 +20159,51 @@
     <w:lvl w:ilvl="7" w:tplc="3CA2A19C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74B00D7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7A6E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="128E41B2"/>
     <w:lvl w:ilvl="0" w:tplc="1D9E988C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C5783EFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DA441C5C" w:tentative="1">
@@ -23590,94 +20248,98 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B966F8F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0BFAD01A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A40F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0809000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446239456">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2078430080">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="65109412">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="902066369">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1547327810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1005859873">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="902066369">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="7" w16cid:durableId="1127317442">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DVPAMou3aCae9zNQa/O8yD8n6Vi6sStFHorTiMHtUUdDr1fuf8JvO6V1iY1ABV1TVP9n6BBxVcfPRSdyKFEpBg==" w:salt="Kfp6Va6nF8ILiVQtH7+h/Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -23758,50 +20420,51 @@
     <w:rsid w:val="0021183B"/>
     <w:rsid w:val="0021689B"/>
     <w:rsid w:val="00241262"/>
     <w:rsid w:val="00246BE7"/>
     <w:rsid w:val="00246F94"/>
     <w:rsid w:val="00264789"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00264FCA"/>
     <w:rsid w:val="002666A8"/>
     <w:rsid w:val="002675E0"/>
     <w:rsid w:val="002742FF"/>
     <w:rsid w:val="00280DA3"/>
     <w:rsid w:val="002854AD"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00287F9B"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A3115"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B31D3"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C2C2B"/>
     <w:rsid w:val="002C6B23"/>
     <w:rsid w:val="002D2E37"/>
     <w:rsid w:val="002D3914"/>
+    <w:rsid w:val="002E6E12"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="00311AA4"/>
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00324457"/>
     <w:rsid w:val="003347D3"/>
     <w:rsid w:val="003360AA"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00347A95"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="003526D3"/>
     <w:rsid w:val="0035357F"/>
     <w:rsid w:val="0036765E"/>
     <w:rsid w:val="0037629D"/>
     <w:rsid w:val="00392362"/>
     <w:rsid w:val="003A412C"/>
     <w:rsid w:val="003A744D"/>
     <w:rsid w:val="003B2222"/>
     <w:rsid w:val="003B56C5"/>
     <w:rsid w:val="003C0B2F"/>
     <w:rsid w:val="003C4252"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003C547F"/>
     <w:rsid w:val="003C63C0"/>
     <w:rsid w:val="003C6E73"/>
@@ -23814,142 +20477,148 @@
     <w:rsid w:val="003F20F5"/>
     <w:rsid w:val="003F2A78"/>
     <w:rsid w:val="00401B16"/>
     <w:rsid w:val="00411847"/>
     <w:rsid w:val="00413D24"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="004171E4"/>
     <w:rsid w:val="00424A3A"/>
     <w:rsid w:val="00425028"/>
     <w:rsid w:val="00426738"/>
     <w:rsid w:val="00435BB2"/>
     <w:rsid w:val="00436118"/>
     <w:rsid w:val="00437B3D"/>
     <w:rsid w:val="004413E8"/>
     <w:rsid w:val="00442646"/>
     <w:rsid w:val="00450202"/>
     <w:rsid w:val="00453365"/>
     <w:rsid w:val="00463BBF"/>
     <w:rsid w:val="004724BD"/>
     <w:rsid w:val="0047543E"/>
     <w:rsid w:val="004904FA"/>
     <w:rsid w:val="0049093A"/>
     <w:rsid w:val="004941CE"/>
     <w:rsid w:val="00494E07"/>
     <w:rsid w:val="004A13A0"/>
+    <w:rsid w:val="004B69A1"/>
     <w:rsid w:val="004C2682"/>
     <w:rsid w:val="004C3FD5"/>
     <w:rsid w:val="004D7DAC"/>
     <w:rsid w:val="004F4AF3"/>
     <w:rsid w:val="00505772"/>
     <w:rsid w:val="00506CA9"/>
     <w:rsid w:val="005138B0"/>
     <w:rsid w:val="00513BBE"/>
     <w:rsid w:val="00514B4E"/>
     <w:rsid w:val="00515017"/>
     <w:rsid w:val="0051784A"/>
     <w:rsid w:val="0052617B"/>
     <w:rsid w:val="00526AAB"/>
     <w:rsid w:val="00530FB4"/>
     <w:rsid w:val="0053465E"/>
     <w:rsid w:val="00540C3B"/>
     <w:rsid w:val="005449BC"/>
     <w:rsid w:val="00550892"/>
     <w:rsid w:val="005525BF"/>
     <w:rsid w:val="005608FB"/>
     <w:rsid w:val="00561DE1"/>
     <w:rsid w:val="005628C1"/>
     <w:rsid w:val="00562B27"/>
     <w:rsid w:val="00565FB3"/>
     <w:rsid w:val="0057199A"/>
     <w:rsid w:val="0057296F"/>
     <w:rsid w:val="00581398"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="0059184A"/>
     <w:rsid w:val="00592426"/>
     <w:rsid w:val="00596877"/>
     <w:rsid w:val="005A0A3A"/>
     <w:rsid w:val="005A4C65"/>
     <w:rsid w:val="005A546F"/>
     <w:rsid w:val="005A58D9"/>
+    <w:rsid w:val="005B0339"/>
     <w:rsid w:val="005B2D89"/>
     <w:rsid w:val="005B4E3A"/>
     <w:rsid w:val="005B7826"/>
     <w:rsid w:val="005D305F"/>
     <w:rsid w:val="005D4991"/>
     <w:rsid w:val="005D5DF5"/>
+    <w:rsid w:val="005D6231"/>
     <w:rsid w:val="005F1EC9"/>
     <w:rsid w:val="00602707"/>
     <w:rsid w:val="00603199"/>
     <w:rsid w:val="006053A6"/>
     <w:rsid w:val="00611F52"/>
     <w:rsid w:val="00614CA3"/>
     <w:rsid w:val="0061628A"/>
     <w:rsid w:val="00617249"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633C21"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00634D27"/>
     <w:rsid w:val="00635D13"/>
     <w:rsid w:val="00653D2E"/>
     <w:rsid w:val="00663B0B"/>
     <w:rsid w:val="0066467A"/>
+    <w:rsid w:val="00665EDF"/>
     <w:rsid w:val="0067601E"/>
     <w:rsid w:val="00676784"/>
     <w:rsid w:val="00676B71"/>
     <w:rsid w:val="00680121"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006877F7"/>
     <w:rsid w:val="00691393"/>
     <w:rsid w:val="006927F2"/>
     <w:rsid w:val="006A13C2"/>
     <w:rsid w:val="006A191C"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006C6737"/>
     <w:rsid w:val="006C7115"/>
     <w:rsid w:val="006D0A5F"/>
     <w:rsid w:val="006D35C3"/>
     <w:rsid w:val="006D542A"/>
     <w:rsid w:val="006E08EE"/>
     <w:rsid w:val="006E1AC4"/>
     <w:rsid w:val="006E5DB7"/>
     <w:rsid w:val="006E62DB"/>
     <w:rsid w:val="006F3A65"/>
     <w:rsid w:val="006F49D3"/>
     <w:rsid w:val="006F4C96"/>
     <w:rsid w:val="006F69C2"/>
     <w:rsid w:val="00702CFA"/>
     <w:rsid w:val="00704E13"/>
     <w:rsid w:val="007103EA"/>
     <w:rsid w:val="0071050B"/>
+    <w:rsid w:val="00710DC4"/>
     <w:rsid w:val="00715DE8"/>
     <w:rsid w:val="00721145"/>
     <w:rsid w:val="00731031"/>
     <w:rsid w:val="00733B90"/>
     <w:rsid w:val="00737A51"/>
     <w:rsid w:val="00740107"/>
+    <w:rsid w:val="00741B98"/>
     <w:rsid w:val="007454A8"/>
     <w:rsid w:val="0075044C"/>
     <w:rsid w:val="00752C8F"/>
     <w:rsid w:val="00756C08"/>
     <w:rsid w:val="007632E8"/>
     <w:rsid w:val="00766217"/>
     <w:rsid w:val="00770E9F"/>
     <w:rsid w:val="00771E06"/>
     <w:rsid w:val="00774021"/>
     <w:rsid w:val="00780724"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="007A5884"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B22A4"/>
     <w:rsid w:val="007B37D6"/>
     <w:rsid w:val="007C65FC"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007D5491"/>
     <w:rsid w:val="007E6BC5"/>
     <w:rsid w:val="007F29E1"/>
     <w:rsid w:val="007F2BFC"/>
     <w:rsid w:val="007F4E43"/>
     <w:rsid w:val="0080406F"/>
     <w:rsid w:val="00804B41"/>
@@ -23960,211 +20629,218 @@
     <w:rsid w:val="008137A6"/>
     <w:rsid w:val="008206E5"/>
     <w:rsid w:val="00821FB2"/>
     <w:rsid w:val="0082305F"/>
     <w:rsid w:val="0083153A"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00842EA3"/>
     <w:rsid w:val="00847BE5"/>
     <w:rsid w:val="00853167"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="00861F67"/>
     <w:rsid w:val="00862D20"/>
     <w:rsid w:val="00864FA5"/>
     <w:rsid w:val="00865D69"/>
     <w:rsid w:val="00872052"/>
     <w:rsid w:val="008767AE"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="0088300D"/>
     <w:rsid w:val="00893659"/>
     <w:rsid w:val="0089746C"/>
     <w:rsid w:val="00897D05"/>
     <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A666F"/>
     <w:rsid w:val="008A6EA7"/>
     <w:rsid w:val="008C5B46"/>
+    <w:rsid w:val="008D0820"/>
     <w:rsid w:val="008D3441"/>
     <w:rsid w:val="008E12D0"/>
     <w:rsid w:val="008E2AA8"/>
     <w:rsid w:val="008F7C0F"/>
     <w:rsid w:val="00903526"/>
     <w:rsid w:val="00916801"/>
     <w:rsid w:val="00922258"/>
     <w:rsid w:val="00944CF2"/>
     <w:rsid w:val="00946ACD"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00952532"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="009604B1"/>
     <w:rsid w:val="00963FDC"/>
     <w:rsid w:val="00972082"/>
     <w:rsid w:val="00973CE3"/>
     <w:rsid w:val="00993800"/>
     <w:rsid w:val="00994F96"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A3222"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A69B9"/>
     <w:rsid w:val="009B242C"/>
     <w:rsid w:val="009B6171"/>
     <w:rsid w:val="009B6A71"/>
     <w:rsid w:val="009C1095"/>
     <w:rsid w:val="009C11A4"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009C3696"/>
     <w:rsid w:val="009C7603"/>
     <w:rsid w:val="009D0C7A"/>
     <w:rsid w:val="009D3A21"/>
     <w:rsid w:val="009D75E5"/>
     <w:rsid w:val="009E0DC1"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009E2D88"/>
     <w:rsid w:val="009E5460"/>
     <w:rsid w:val="009F165E"/>
     <w:rsid w:val="009F4983"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="009F7596"/>
+    <w:rsid w:val="00A01E36"/>
     <w:rsid w:val="00A02420"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A14DD8"/>
     <w:rsid w:val="00A15D14"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A200FE"/>
     <w:rsid w:val="00A23BEC"/>
     <w:rsid w:val="00A3383E"/>
     <w:rsid w:val="00A33FA1"/>
     <w:rsid w:val="00A509FA"/>
     <w:rsid w:val="00A50CAD"/>
     <w:rsid w:val="00A526A4"/>
     <w:rsid w:val="00A52BC7"/>
     <w:rsid w:val="00A537AD"/>
     <w:rsid w:val="00A620C5"/>
     <w:rsid w:val="00A7267A"/>
     <w:rsid w:val="00A74EE8"/>
     <w:rsid w:val="00A7600D"/>
     <w:rsid w:val="00A959F6"/>
+    <w:rsid w:val="00AA102C"/>
     <w:rsid w:val="00AA61B7"/>
-    <w:rsid w:val="00AA6267"/>
     <w:rsid w:val="00AB3BA9"/>
     <w:rsid w:val="00AB5F5C"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
+    <w:rsid w:val="00AC16E9"/>
     <w:rsid w:val="00AC31BA"/>
     <w:rsid w:val="00AC4D51"/>
     <w:rsid w:val="00AD1BDA"/>
     <w:rsid w:val="00AD20E7"/>
     <w:rsid w:val="00AD65D2"/>
     <w:rsid w:val="00AE2D77"/>
     <w:rsid w:val="00AE3D5E"/>
     <w:rsid w:val="00AE4BDE"/>
     <w:rsid w:val="00AF34F3"/>
     <w:rsid w:val="00AF414C"/>
     <w:rsid w:val="00AF6809"/>
     <w:rsid w:val="00B021DD"/>
     <w:rsid w:val="00B05BF2"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B130E4"/>
     <w:rsid w:val="00B22ED7"/>
     <w:rsid w:val="00B2325A"/>
     <w:rsid w:val="00B23DB9"/>
     <w:rsid w:val="00B24D98"/>
     <w:rsid w:val="00B30142"/>
     <w:rsid w:val="00B31869"/>
     <w:rsid w:val="00B31A05"/>
     <w:rsid w:val="00B4066F"/>
     <w:rsid w:val="00B4167A"/>
     <w:rsid w:val="00B53568"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B65F25"/>
     <w:rsid w:val="00B71D17"/>
     <w:rsid w:val="00B91191"/>
     <w:rsid w:val="00B92965"/>
+    <w:rsid w:val="00BA2E01"/>
     <w:rsid w:val="00BA52E7"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BC025A"/>
     <w:rsid w:val="00BD0CD4"/>
     <w:rsid w:val="00BD0FD9"/>
     <w:rsid w:val="00BD17AF"/>
     <w:rsid w:val="00BE2C17"/>
     <w:rsid w:val="00BE37EA"/>
     <w:rsid w:val="00BE65B7"/>
     <w:rsid w:val="00BE7EA3"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF3682"/>
     <w:rsid w:val="00BF477F"/>
     <w:rsid w:val="00BF5DD2"/>
     <w:rsid w:val="00BF6AFC"/>
     <w:rsid w:val="00C012E7"/>
     <w:rsid w:val="00C0346E"/>
     <w:rsid w:val="00C05C53"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C2448C"/>
     <w:rsid w:val="00C256D2"/>
-    <w:rsid w:val="00C3541E"/>
     <w:rsid w:val="00C45BBF"/>
     <w:rsid w:val="00C64267"/>
     <w:rsid w:val="00C66AA6"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C736F4"/>
     <w:rsid w:val="00C73AEE"/>
     <w:rsid w:val="00C7459E"/>
     <w:rsid w:val="00C804EB"/>
     <w:rsid w:val="00C806D0"/>
     <w:rsid w:val="00C82ACC"/>
     <w:rsid w:val="00C9255B"/>
     <w:rsid w:val="00C97775"/>
     <w:rsid w:val="00CA1450"/>
     <w:rsid w:val="00CA2421"/>
     <w:rsid w:val="00CB166F"/>
     <w:rsid w:val="00CC0577"/>
     <w:rsid w:val="00CC2D7C"/>
     <w:rsid w:val="00CC326E"/>
     <w:rsid w:val="00CC4B9E"/>
     <w:rsid w:val="00CC6B20"/>
     <w:rsid w:val="00CD3AD3"/>
     <w:rsid w:val="00CE3218"/>
     <w:rsid w:val="00D00870"/>
     <w:rsid w:val="00D00F73"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D05537"/>
     <w:rsid w:val="00D23F8C"/>
     <w:rsid w:val="00D2693B"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D42C7F"/>
     <w:rsid w:val="00D46081"/>
     <w:rsid w:val="00D51EB2"/>
     <w:rsid w:val="00D52ED7"/>
+    <w:rsid w:val="00D540AA"/>
     <w:rsid w:val="00D76D01"/>
     <w:rsid w:val="00D82BC7"/>
     <w:rsid w:val="00D8606A"/>
     <w:rsid w:val="00D9308F"/>
+    <w:rsid w:val="00DA1BE8"/>
+    <w:rsid w:val="00DA583C"/>
     <w:rsid w:val="00DB7835"/>
     <w:rsid w:val="00DC2801"/>
     <w:rsid w:val="00DC4692"/>
     <w:rsid w:val="00DC7A3A"/>
     <w:rsid w:val="00DD1AC1"/>
+    <w:rsid w:val="00DD3E0A"/>
     <w:rsid w:val="00DD45DA"/>
     <w:rsid w:val="00DD67F1"/>
     <w:rsid w:val="00DE3567"/>
     <w:rsid w:val="00DE3C5C"/>
     <w:rsid w:val="00DF35BA"/>
     <w:rsid w:val="00DF3DBE"/>
     <w:rsid w:val="00DF6DA0"/>
     <w:rsid w:val="00E13FCE"/>
     <w:rsid w:val="00E156F0"/>
     <w:rsid w:val="00E211A2"/>
     <w:rsid w:val="00E226C3"/>
     <w:rsid w:val="00E2295B"/>
     <w:rsid w:val="00E23FED"/>
     <w:rsid w:val="00E25A4D"/>
     <w:rsid w:val="00E26336"/>
     <w:rsid w:val="00E56A2A"/>
     <w:rsid w:val="00E60CD5"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E82C1B"/>
     <w:rsid w:val="00E839E1"/>
     <w:rsid w:val="00E8719B"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
     <w:rsid w:val="00EA30B0"/>
@@ -24216,71 +20892,72 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="151C139D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{598FA709-6916-4084-9E34-8F98CD4A14B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24619,50 +21296,51 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -24898,50 +21576,51 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00010D81"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009C7603"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C7603"/>
     <w:pPr>
       <w:spacing w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="auto"/>
@@ -24956,55 +21635,99 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004413E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F3A65"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA2E01"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA2E01"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00BA2E01"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="120" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="PingFang SC" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66802864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="13575244">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -25132,51 +21855,749 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1315451054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Starcross@apha.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Starcross@apha.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices.cy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/organisations/department-for-environment-food-rural-affairs/about/personal-information-charter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbhub.co.uk/tb-in-non-bovine-animals/camelids/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D8CF74E5A8741BF9EE5EF128C263355"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D9B84FDD-9C2B-4CC0-8778-276B2167E3C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C57158" w:rsidRDefault="00EE58DA">
+          <w:r w:rsidRPr="0008286D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F713F30BAD44894A87E59D5BCF31FC7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59DA7F19-310E-437C-8FFF-0A890EC07C23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C57158" w:rsidRDefault="00EE58DA">
+          <w:r w:rsidRPr="0008286D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4EB6F5504C184D00A66BEB072AE3EAC3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{10A431F1-0316-4A18-BF81-119937231594}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D00" w:rsidRDefault="00FA22CA">
+          <w:r w:rsidRPr="00940E42">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="PingFang SC">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EE58DA"/>
+    <w:rsid w:val="00101C81"/>
+    <w:rsid w:val="005D6231"/>
+    <w:rsid w:val="006326AD"/>
+    <w:rsid w:val="00665EDF"/>
+    <w:rsid w:val="006A40BE"/>
+    <w:rsid w:val="00741B98"/>
+    <w:rsid w:val="008D0820"/>
+    <w:rsid w:val="00C13D00"/>
+    <w:rsid w:val="00C57158"/>
+    <w:rsid w:val="00EE58DA"/>
+    <w:rsid w:val="00FA22CA"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE58DA"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="3276"/>
+      <w:szCs w:val="3276"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA22CA"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25455,1277 +22876,1227 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...222 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="External form - Document - Word" ma:contentTypeID="0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90" ma:contentTypeVersion="108" ma:contentTypeDescription="Forms or templates our external customers must complete." ma:contentTypeScope="" ma:versionID="249d9b8b8e3f3f3f0f2ffe924174206b">
-[...4 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="80" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_Exempt" ma:index="81" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
-[...18 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="DLCPolicyLabelValue" ma:index="82" nillable="true" ma:displayName="Label" ma:description="Stores the current value of the label." ma:internalName="DLCPolicyLabelValue" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...28 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -26771,339 +24142,520 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-6151</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-6151</Url>
+      <Description>CCPLUS-1046792359-6151</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>210</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-11T10:14:27+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-06-09T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate2>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Camelid TB Serology Package - Statutory Sample Submission Form - Welsh Language</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Operations Manual</ccLegacyDetails>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Donna Parry-Hughes</DisplayName>
+        <AccountId>32</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation2>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Ivelina Miteva</DisplayName>
+        <AccountId>8133</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Welsh</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">1</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, your content has passed assurance. Thanks Donna&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Veterinary Head of TB Delivery</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">VA TB Delivery</ccApproverJobTitle2>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TN183(Welsh) Camelid TB Serology Package - Statutory Sample Submission Form - Welsh Language</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TN</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Welsh language version updated as it was missed when the English language version was changed. Please approve. Thanks Donna</ccCommentToApprover>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-11T11:22:20+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Information note added to make clear DPP supply issues and the impact this has on samples from England and Scotland</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>i:0#.f|membership|argyroula.apostolidou@apha.gov.uk</DisplayName>
+        <AccountId>4728</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>i:0#.f|membership|ivelina.miteva@apha.gov.uk</DisplayName>
+        <AccountId>8133</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>i:0#.f|membership|lizzie.jensen@apha.gov.uk</DisplayName>
+        <AccountId>8145</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>i:0#.f|membership|charlie.bradshaw@apha.gov.uk</DisplayName>
+        <AccountId>17611</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>i:0#.f|membership|sergio.thomas@apha.gov.uk</DisplayName>
+        <AccountId>161</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9984</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Susanne Frost</DisplayName>
+        <AccountId>1110</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68255</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">28843</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-10T09:49:21+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Veterinary Advice Services</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TN</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Endemic disease</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TB</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Donna.Parry-Hughes@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-</p:Policy>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8932764C-49EB-443A-BCE7-92BD386CF7C2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA41248-FDDD-4945-8B76-D076536C80B9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="44ba428f-c30f-44c8-8eab-a30b7390a267"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09693BBB-4EE3-4259-97F6-AE55CB469C9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{383BC3F9-3414-4895-998D-5F9D3EB6E69E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA41248-FDDD-4945-8B76-D076536C80B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21AE9067-1186-4F24-8B4C-B677E67D7800}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63114904-67B8-4EBE-ADF9-AB51D51673E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA029D7-B789-4346-A81E-668C728C4CFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1465</Words>
-  <Characters>8354</Characters>
+  <Words>1515</Words>
+  <Characters>8636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Camelid TB Serology Package - Statutory Sample Submission Form TN183(welsh)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9800</CharactersWithSpaces>
+  <CharactersWithSpaces>10131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>106</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TN183(Welsh) Camelid TB serology package: Statutory sample submission form</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Distribution">
-    <vt:lpwstr>4;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
-    <vt:lpwstr>3;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
-    <vt:r8>9038500</vt:r8>
+    <vt:r8>100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Assignedto">
     <vt:lpwstr>Andrew</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>d1718b89-7455-43ed-a3c3-2efa2debc2c0</vt:lpwstr>
+    <vt:lpwstr>2b5f90f0-efe4-4fe9-a90c-78822d0ee584</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="ccWorkArea">
+    <vt:lpwstr>210;#TN|9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>