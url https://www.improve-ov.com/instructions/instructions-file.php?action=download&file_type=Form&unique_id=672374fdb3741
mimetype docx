--- v0 (2026-05-02)
+++ v1 (2026-07-15)
@@ -1,3621 +1,1805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...280 lines deleted...]
-    <w:p w14:paraId="4718EBF2" w14:textId="77777777" w:rsidR="00087117" w:rsidRPr="00F261CA" w:rsidRDefault="00087117" w:rsidP="00506CA9">
+    <w:p w14:paraId="70647F3B" w14:textId="77777777" w:rsidR="00D728E5" w:rsidRPr="00D728E5" w:rsidRDefault="00D728E5" w:rsidP="004B05DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8364"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="295ADB9E" wp14:editId="2CDF033D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5738495</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8890</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1046480" cy="932180"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="155334535" name="Picture 1" descr="APHA Logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="155334535" name="Picture 1" descr="APHA Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1046480" cy="932180"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Department for Environment, Food and Rural Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A71E26F" w14:textId="77777777" w:rsidR="00D728E5" w:rsidRPr="00D728E5" w:rsidRDefault="00D728E5" w:rsidP="00D728E5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scottish Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E089AA8" w14:textId="77777777" w:rsidR="00D728E5" w:rsidRPr="00D728E5" w:rsidRDefault="00D728E5" w:rsidP="00D728E5">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welsh Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B22132C" w14:textId="77777777" w:rsidR="00D728E5" w:rsidRPr="00D728E5" w:rsidRDefault="00D728E5" w:rsidP="00D728E5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6429C696" w14:textId="77777777" w:rsidR="00D728E5" w:rsidRPr="00D728E5" w:rsidRDefault="00D728E5" w:rsidP="00D728E5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA3F3EC" w14:textId="36D2DDEF" w:rsidR="00205C2E" w:rsidRDefault="00D728E5" w:rsidP="00D728E5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Camelid TB </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7367E" w:rsidRPr="00D728E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">serology package - statutory sample submission form </w:t>
+      </w:r>
+      <w:r w:rsidR="009024E8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0E5F12E4">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D489B8" w14:textId="69EEB5DE" w:rsidR="00B01BA8" w:rsidRPr="006C3177" w:rsidRDefault="00B01BA8" w:rsidP="00D12471">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3177">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please submit clotted blood or serum </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12471" w:rsidRPr="00D12471">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12471" w:rsidRPr="00D8408C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11010" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="1085"/>
         <w:gridCol w:w="1376"/>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="562"/>
-        <w:gridCol w:w="992"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="1287"/>
         <w:gridCol w:w="75"/>
-        <w:gridCol w:w="940"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="61"/>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="1903"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD17AF" w:rsidRPr="00463BBF" w14:paraId="52FFEE0D" w14:textId="77777777" w:rsidTr="009B5626">
-[...38 lines deleted...]
-      <w:tr w:rsidR="00766217" w:rsidRPr="00463BBF" w14:paraId="24F44200" w14:textId="77777777" w:rsidTr="0076480D">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w14:paraId="3AEA797A" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5C5704" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="006C3177" w:rsidRDefault="000A7894" w:rsidP="0075044C">
+          <w:p w14:paraId="034FEEE6" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Local APHA</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> office submitting samples </w:t>
+              <w:t xml:space="preserve">Local APHA office submitting samples </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54831CAD" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="006C3177" w:rsidRDefault="00804B41" w:rsidP="00463BBF">
+          <w:p w14:paraId="2C8CA71A" w14:textId="5A4712F3" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F00C16" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="006C3177" w:rsidRDefault="00766217" w:rsidP="00463BBF">
+          <w:p w14:paraId="2AF3571B" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Manage Sample WSA ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="480C8FC5" w14:textId="77777777" w:rsidR="00766217" w:rsidRPr="00027ED7" w:rsidRDefault="00766217" w:rsidP="00463BBF">
+          <w:p w14:paraId="54617C4D" w14:textId="39F6979E" w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w14:paraId="68C37B39" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w14:paraId="360054D2" w14:textId="77777777" w:rsidTr="00812D31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4994ADC6" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00027ED7" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="50431F8D" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DB7279" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="3A1E4315" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="32830B4C" w14:textId="77777777" w:rsidTr="0076480D">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="634D70F1" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5B2FCC" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="45C2CE1C" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number of samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4562C6" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00027ED7" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="5D69EF7F" w14:textId="73AED2D6" w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEB3294" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="4415C77C" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number of boxes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0019ED" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00463BBF" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="1292AC8D" w14:textId="14DB3E6D" w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463BBF">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37EF81D9" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00463BBF" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="1FF26229" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="0012623B" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">       Date of Sampling                                          </w:t>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012623B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Sampling                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A553945" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="30AC7691" w14:textId="44234ED5" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00463BBF">
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w14:paraId="3EDE2218" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w14:paraId="15B103EC" w14:textId="77777777" w:rsidTr="00812D31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68552691" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00E22C90" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="2CF2A658" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00E22C90" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B57F37" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="73E43ACF" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="2B7ACC2F" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="0D45270F" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACEC6A3" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="000A7894" w:rsidP="00463BBF">
+          <w:p w14:paraId="42F03DCA" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>APHA</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Regional Laboratory</w:t>
+              <w:t>APHA Regional Laboratory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A745D7" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00804B41" w:rsidP="00804B41">
+          <w:p w14:paraId="157F4C0C" w14:textId="2BCFB45D" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00413F82" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...39 lines deleted...]
-                <w:noProof/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>APHA Starcross</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="412F0EDD" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="000A7894" w:rsidP="00463BBF">
+          <w:p w14:paraId="4F951DC8" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> office contact name:</w:t>
+              <w:t>Case Vet or other APHA office contact name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455A123F" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="26A46F0E" w14:textId="19941154" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w14:paraId="3B16FC1E" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w14:paraId="26AEADB1" w14:textId="77777777" w:rsidTr="00812D31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F803FD" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00027ED7" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="30F81C0E" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BDBD60" w14:textId="77777777" w:rsidR="00F85FD5" w:rsidRPr="00463BBF" w:rsidRDefault="00F85FD5" w:rsidP="00463BBF">
+          <w:p w14:paraId="39590201" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00463BBF" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="0B132874" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="067EE1C6" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD2E87B" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="164A242A" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Samples packed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652DB1DD" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="355A0FF6" w14:textId="243A857D" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006C3177">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="250D5CCE" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="5B232CC1" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Herd owner/keeper's name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAE056F" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="6F78C087" w14:textId="60699616" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C012E7" w:rsidRPr="00463BBF" w14:paraId="63630A23" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00C012E7" w14:paraId="40CA40C8" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7903954C" w14:textId="77777777" w:rsidR="00C012E7" w:rsidRPr="00027ED7" w:rsidRDefault="00C012E7" w:rsidP="00463BBF">
+          <w:p w14:paraId="4CA81D9B" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00027ED7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1983766E" w14:textId="77777777" w:rsidR="00C012E7" w:rsidRPr="00C012E7" w:rsidRDefault="00C012E7" w:rsidP="00463BBF">
+          <w:p w14:paraId="68849162" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00C012E7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="3E7A25E2" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="117968B6" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6988D90C" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="0075044C">
+          <w:p w14:paraId="2A240CE1" w14:textId="05153FBB" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CPHH</w:t>
+              <w:t>CPH</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE721D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41FB969F" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="440ECD82" w14:textId="1D121330" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...206 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3166" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCE35DD" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="06EECFCB" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Species             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F552E6" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="006C3177" w:rsidRDefault="00074D1A" w:rsidP="00463BBF">
+          <w:p w14:paraId="12A650E0" w14:textId="4DAFAA46" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="41CA88DE" w14:textId="77777777" w:rsidTr="00804B41">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00F261CA" w14:paraId="5946BB10" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0C3141" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00F261CA" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="79B2BE98" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00F261CA" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="7A22F6AF" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="0A4AFB34" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11F1890A" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="098339BF" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Owner/keeper address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="00AD8FE9" w14:textId="77777777" w:rsidTr="00392362">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="1FAEBD67" w14:textId="77777777" w:rsidTr="00190A8C">
         <w:trPr>
-          <w:trHeight w:val="1769"/>
+          <w:trHeight w:val="1107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55B251B3" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00F261CA" w:rsidP="000D120C">
+          <w:p w14:paraId="7993B0CF" w14:textId="75884273" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="3A588689" w14:textId="77777777" w:rsidR="006C3177" w:rsidRPr="006C3177" w:rsidRDefault="006C3177" w:rsidP="006C3177">
+          <w:p w14:paraId="31F2FADF" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F2DC471" w14:textId="77777777" w:rsidR="006C3177" w:rsidRPr="006C3177" w:rsidRDefault="006C3177" w:rsidP="006C3177">
+          <w:p w14:paraId="518F18A6" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CF27AF0" w14:textId="77777777" w:rsidR="006C3177" w:rsidRPr="006C3177" w:rsidRDefault="006C3177" w:rsidP="006C3177">
+          <w:p w14:paraId="79B177C3" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E971CFA" w14:textId="77777777" w:rsidR="006C3177" w:rsidRPr="006C3177" w:rsidRDefault="006C3177" w:rsidP="006C3177">
+          <w:p w14:paraId="284C5D6A" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A8A8F71" w14:textId="0D631E89" w:rsidR="006C3177" w:rsidRPr="006C3177" w:rsidRDefault="006C3177" w:rsidP="006C3177">
+          <w:p w14:paraId="14A882CD" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="114C2B89" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="19D360D1" w14:textId="77777777" w:rsidTr="00190A8C">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D76976B" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="0DA4E479" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699B9912" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="09DDB773" w14:textId="7617135C" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="49E4DB27" w14:textId="77777777" w:rsidTr="0057199A">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="00F261CA" w14:paraId="771BD8AF" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322ED66D" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="00F261CA" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="5D35E194" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00F261CA" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="6FB8ED63" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="006C3177" w14:paraId="1EFBE0B7" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB852EA" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00F261CA" w:rsidP="00463BBF">
+          <w:p w14:paraId="02549D53" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3177">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Practice clinician</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1951BC7E" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="006C3177" w:rsidRDefault="00733B90" w:rsidP="00463BBF">
+          <w:p w14:paraId="0324346D" w14:textId="6E4E96B2" w:rsidR="00DB7E17" w:rsidRPr="006C3177" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C3177">
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="32CE62B3" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w14:paraId="24550F5B" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2477D0F9" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="00AA1F3D" w:rsidRDefault="0057199A" w:rsidP="00952532">
+          <w:p w14:paraId="3FE88FE9" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="00AA1F3D" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2398AA6A" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="004F03B7" w:rsidRDefault="0057199A" w:rsidP="00952532">
+          <w:p w14:paraId="57E5C21F" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F03B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Practice</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> address:</w:t>
+              <w:t>Practice address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="2967D8ED" w14:textId="77777777" w:rsidTr="00392362">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w14:paraId="4ACCBF42" w14:textId="77777777" w:rsidTr="00CE721D">
         <w:trPr>
-          <w:trHeight w:val="1504"/>
+          <w:trHeight w:val="1340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4428259F" w14:textId="77777777" w:rsidR="000D120C" w:rsidRPr="004F03B7" w:rsidRDefault="00F261CA" w:rsidP="00392362">
+          <w:p w14:paraId="6E3AE5B4" w14:textId="57F8289E" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F03B7">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2BAA23BB" w14:textId="77777777" w:rsidR="004F03B7" w:rsidRPr="004F03B7" w:rsidRDefault="004F03B7" w:rsidP="004F03B7">
+          <w:p w14:paraId="648B2DD0" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7188D532" w14:textId="5338232C" w:rsidR="004F03B7" w:rsidRPr="004F03B7" w:rsidRDefault="004F03B7" w:rsidP="004F03B7">
+          <w:p w14:paraId="4A69757B" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w14:paraId="20D380E4" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w14:paraId="6738EF70" w14:textId="77777777" w:rsidTr="00190A8C">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF9B605" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="004F03B7" w:rsidRDefault="00F261CA" w:rsidP="00952532">
+          <w:p w14:paraId="2BD21D12" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F03B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9713" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C8A0F3" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="004F03B7" w:rsidRDefault="00F261CA" w:rsidP="00952532">
+          <w:p w14:paraId="36B20A11" w14:textId="67A7B148" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F03B7">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F261CA" w:rsidRPr="00F261CA" w14:paraId="5EBC0450" w14:textId="77777777" w:rsidTr="0057199A">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="0057199A" w14:paraId="414B1FE1" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0472FB" w14:textId="77777777" w:rsidR="00F261CA" w:rsidRPr="0057199A" w:rsidRDefault="00F261CA" w:rsidP="00952532">
+          <w:p w14:paraId="0E467D8C" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="0057199A" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057199A" w:rsidRPr="00F261CA" w14:paraId="258BB427" w14:textId="77777777" w:rsidTr="00422A0B">
+      <w:tr w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w14:paraId="02BD9779" w14:textId="77777777" w:rsidTr="00812D31">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFE5816" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="004F03B7" w:rsidRDefault="0057199A" w:rsidP="00952532">
+          <w:p w14:paraId="7A12C12B" w14:textId="77777777" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F03B7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Your reference number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51863AD4" w14:textId="77777777" w:rsidR="0057199A" w:rsidRPr="004F03B7" w:rsidRDefault="0057199A" w:rsidP="00952532">
+          <w:p w14:paraId="3C8984EF" w14:textId="274911D1" w:rsidR="00DB7E17" w:rsidRPr="004F03B7" w:rsidRDefault="00DB7E17" w:rsidP="00812D31">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F03B7">
-[...396 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5431D734" w14:textId="3A0D8C56" w:rsidR="00027ED7" w:rsidRPr="00BD6508" w:rsidRDefault="00027ED7">
+    <w:p w14:paraId="4DFAE4B0" w14:textId="77777777" w:rsidR="000B7F8C" w:rsidRDefault="000B7F8C" w:rsidP="006E62DB">
       <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="643D1837" w14:textId="77777777" w:rsidR="000B7F8C" w:rsidRPr="00BD6508" w:rsidRDefault="000B7F8C" w:rsidP="00F25CD2">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6508">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Has a tuberculin injection been administered to the animal(s) 10 - 30 days before blood sampling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577DA2E7" w14:textId="12D2A107" w:rsidR="000B7F8C" w:rsidRPr="00BD6508" w:rsidRDefault="000B7F8C" w:rsidP="00BD2BE1">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6508">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="001343D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0802">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1999538712"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001343D5" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001343D5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F0802">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6508">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="0034401D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-1530484730"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0034401D" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0034401D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11010" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="493"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="803"/>
+        <w:gridCol w:w="9982"/>
+        <w:gridCol w:w="790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="654A887B" w14:textId="77777777" w:rsidTr="006B57F6">
+      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="654A887B" w14:textId="77777777" w:rsidTr="00481B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B12E4F" w14:textId="099114B8" w:rsidR="00074D1A" w:rsidRPr="00027ED7" w:rsidRDefault="006B6013" w:rsidP="006B6013">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00540C3B" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
@@ -3650,4164 +1834,3288 @@
             </w:r>
             <w:r w:rsidR="003C4252" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005138B0" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>applicable reason)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B57F6" w:rsidRPr="00463BBF" w14:paraId="51254E5A" w14:textId="77777777" w:rsidTr="006B57F6">
+      <w:tr w:rsidR="006B57F6" w:rsidRPr="00463BBF" w14:paraId="51254E5A" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D60AEF9" w14:textId="77777777" w:rsidR="006B57F6" w:rsidRPr="00E22C90" w:rsidRDefault="006B57F6" w:rsidP="006B6013">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="4284F84C" w14:textId="77777777" w:rsidTr="006B57F6">
+      <w:tr w:rsidR="00074D1A" w:rsidRPr="00463BBF" w14:paraId="4284F84C" w14:textId="77777777" w:rsidTr="00481B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7762B338" w14:textId="77777777" w:rsidR="00074D1A" w:rsidRPr="00027ED7" w:rsidRDefault="006A13C2" w:rsidP="005138B0">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>High Sensitivity (Parallel) Test</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="208251B3" w14:textId="77777777" w:rsidR="00676B71" w:rsidRPr="004C6794" w:rsidRDefault="00676B71" w:rsidP="005138B0">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="1369D21A" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="1369D21A" w14:textId="77777777" w:rsidTr="00B730D9">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02366543" w14:textId="129AD58D" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="005D305F" w:rsidP="00AC4D51">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB breakdown camelid herd in which </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M. bovis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has been isolated on culture. In Wales, this also includes herds considered high risk on epidemiological grounds </w:t>
+            </w:r>
+            <w:r w:rsidR="00012A45" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7267A" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PAR-TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD77328" w14:textId="2A1F7853" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-971986784"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF6AFC" w:rsidRPr="00463BBF" w14:paraId="7094100D" w14:textId="77777777" w:rsidTr="00B730D9">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DADF0B5" w14:textId="4FB47289" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="00BF6AFC" w:rsidP="003F0D4C">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forward (spread) tracing(s) from an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M. bovis</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0A5F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>infected camelid herd</w:t>
+            </w:r>
+            <w:r w:rsidR="00296192" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF34F3" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="0099164B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PAR-TRC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F8319B" w14:textId="01E92404" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00BF6AFC">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-1292428658"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F0D4C" w:rsidRPr="00463BBF" w14:paraId="6A2DBA1C" w14:textId="77777777" w:rsidTr="00B730D9">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B38AF97" w14:textId="441AA182" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="003F0D4C" w:rsidP="0002158F">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Wales Only)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Camelids under restrictions by virtue of sharing a holding (co-located) with an Officially Tuberculosis Free </w:t>
+            </w:r>
+            <w:r w:rsidR="0002158F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tatus Withdrawn (OTFW) cattle herd or with other non-bovine animals affected by a culture-confirmed TB incident</w:t>
+            </w:r>
+            <w:r w:rsidR="00296192" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:r w:rsidR="0099164B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PAR-COL-W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B53136" w14:textId="110EE2F6" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="001B1070">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-866823199"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A13C2" w:rsidRPr="006A13C2" w14:paraId="5FB27A14" w14:textId="77777777" w:rsidTr="00BD2BE1">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7749A7AC" w14:textId="77777777" w:rsidR="006A13C2" w:rsidRPr="006A13C2" w:rsidRDefault="006A13C2" w:rsidP="00702CFA">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21C98E7D" w14:textId="0646241C" w:rsidR="002C3824" w:rsidRPr="00027ED7" w:rsidRDefault="002C3824" w:rsidP="00F73369">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>England and Scotland only:</w:t>
+      </w:r>
+      <w:r w:rsidR="00981E49">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combined parallel test Selection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- choose </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or tick No Preference: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0098A2" w14:textId="77777777" w:rsidR="004B4A02" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1381818185"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000F0802">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000F0802">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IDEXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04D3E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ELISA                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FBC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29056B06" w14:textId="6B7022A8" w:rsidR="0032797C" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="458537159"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000F0802" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000F0802">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enferplex 2-spot interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FBC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16990414" w14:textId="1E5DBC48" w:rsidR="00F04D3E" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-2108799032"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0032797C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B74FBC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DPPVetTB</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74FBC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482B00E3" w14:textId="186A1A86" w:rsidR="002C3824" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F73369">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="1773270673"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000F0802" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000F0802">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3824" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No Preference</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9977"/>
+        <w:gridCol w:w="795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A13C2" w:rsidRPr="00463BBF" w14:paraId="0CBA88B1" w14:textId="77777777" w:rsidTr="00BD2BE1">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE95DA6" w14:textId="77777777" w:rsidR="006C7115" w:rsidRPr="00027ED7" w:rsidRDefault="006A13C2" w:rsidP="006D1C72">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>High Specificity (Serial) Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00007771" w:rsidRPr="00463BBF" w14:paraId="13D4E268" w14:textId="77777777" w:rsidTr="00BD2BE1">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02366543" w14:textId="393C743D" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="005D305F" w:rsidP="00AC4D51">
+          <w:p w14:paraId="6B1AAA8A" w14:textId="0B0DCD23" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="00007771" w:rsidP="001B1070">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="3720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">TB breakdown camelid herd in which </w:t>
+              <w:t xml:space="preserve">TB strongly suspected (e.g. characteristic </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB lesions detected in one or more animals at </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post Mortem Examination) </w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pending</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>laboratory</w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> confirmation of </w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>M. bovis</w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infection</w:t>
+            </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:i/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in a herd under </w:t>
+            </w:r>
+            <w:r w:rsidR="00453365" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB </w:t>
+            </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has been isolated on culture. In Wales, this also includes herds considered high risk on epidemiological grounds </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="00A7267A" w:rsidRPr="00027ED7">
+              <w:t>restrictions</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If infection is confirmed, t</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">initial High Specificity </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(serial) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">test </w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">results </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>can be reinterpreted at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PAR-TB</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>High Sensitivity on request</w:t>
+            </w:r>
+            <w:r w:rsidR="003C763B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the APHA case vet</w:t>
+            </w:r>
+            <w:r w:rsidR="0002158F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="001B1070" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SER-SUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD77328" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="790D71D5" w14:textId="3586495E" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="1309054154"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6AFC" w:rsidRPr="00463BBF" w14:paraId="7094100D" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="18632C63" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DADF0B5" w14:textId="2248049A" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="00BF6AFC" w:rsidP="003F0D4C">
+          <w:p w14:paraId="68FE6427" w14:textId="195D8155" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="003C763B" w:rsidP="00B65F25">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forward (spread) tracing(s) from an </w:t>
+              <w:t xml:space="preserve">Camelids </w:t>
+            </w:r>
+            <w:r w:rsidR="005138B0" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not under </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:i/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB </w:t>
+            </w:r>
+            <w:r w:rsidR="005138B0" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>restrictions, but contiguous to a</w:t>
+            </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:i/>
-[...8 lines deleted...]
-                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n OTFW cattle herd</w:t>
+            </w:r>
+            <w:r w:rsidR="005138B0" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>infected camelid herd</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00027ED7">
+              <w:t xml:space="preserve">or to non-bovine animals affected by a culture-confirmed TB incident </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                </w:t>
+            </w:r>
+            <w:r w:rsidR="001B1070" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PAR-TRC</w:t>
+              <w:t>SER-CON</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D67" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F8319B" w14:textId="77777777" w:rsidR="00BF6AFC" w:rsidRPr="00027ED7" w:rsidRDefault="00BF6AFC" w:rsidP="00BF6AFC">
+          <w:p w14:paraId="02552B1A" w14:textId="6D5C4451" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="712235161"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0D4C" w:rsidRPr="00463BBF" w14:paraId="6A2DBA1C" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="4A0457FA" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B38AF97" w14:textId="05B1DFB1" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="003F0D4C" w:rsidP="0002158F">
+          <w:p w14:paraId="3ABD1503" w14:textId="699E3179" w:rsidR="005138B0" w:rsidRPr="00422A0B" w:rsidRDefault="003F0D4C" w:rsidP="001B1070">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>(Wales Only)</w:t>
+              <w:t>(England/Scotland only)</w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Camelids under restrictions by virtue of sharing a holding (co-located) with an Officially Tuberculosis Free </w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00027ED7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D305F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camelids under </w:t>
+            </w:r>
+            <w:r w:rsidR="00453365" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB </w:t>
+            </w:r>
+            <w:r w:rsidR="005D305F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">restrictions by virtue of sharing a holding </w:t>
+            </w:r>
+            <w:r w:rsidR="006D542A" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(co-located) </w:t>
+            </w:r>
+            <w:r w:rsidR="005D305F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with an OTFW cattle herd or with other non-bovine animals affected by a culture-confirmed TB incident</w:t>
+            </w:r>
+            <w:r w:rsidR="00422A0B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                            </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF34F3" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PAR-COL-W</w:t>
+              <w:t>SER-COL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B53136" w14:textId="77777777" w:rsidR="003F0D4C" w:rsidRPr="00027ED7" w:rsidRDefault="001B1070" w:rsidP="001B1070">
+          <w:p w14:paraId="02DBEC49" w14:textId="64D0DDF5" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-879086475"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A13C2" w:rsidRPr="006A13C2" w14:paraId="5FB27A14" w14:textId="77777777" w:rsidTr="00BD17AF">
-[...690 lines deleted...]
-      <w:tr w:rsidR="00007771" w:rsidRPr="00463BBF" w14:paraId="13D4E268" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="68FC462E" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1AAA8A" w14:textId="01B73852" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="00007771" w:rsidP="001B1070">
+          <w:p w14:paraId="23AFF927" w14:textId="54EFCB4F" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="0083153A" w:rsidP="0083153A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
-                <w:tab w:val="left" w:pos="3720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">TB strongly suspected (e.g. characteristic </w:t>
-[...22 lines deleted...]
-            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:t xml:space="preserve">Camelids </w:t>
+            </w:r>
+            <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not under </w:t>
+            </w:r>
+            <w:r w:rsidR="00453365" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TB </w:t>
+            </w:r>
+            <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">restrictions, but </w:t>
+            </w:r>
+            <w:r w:rsidR="00453365" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">undergoing </w:t>
+            </w:r>
+            <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TB test</w:t>
+            </w:r>
+            <w:r w:rsidR="00453365" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00027ED7">
-[...156 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>due to an epidemiological link with a known infected herd (e.g. back</w:t>
+            </w:r>
+            <w:r w:rsidR="00596877" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or source</w:t>
+            </w:r>
+            <w:r w:rsidR="0057199A" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00702CFA" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tracing)</w:t>
+            </w:r>
+            <w:r w:rsidR="00505772" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="001B1070" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                </w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>SER-SUS</w:t>
+              <w:t>SER-EPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="790D71D5" w14:textId="77777777" w:rsidR="00007771" w:rsidRPr="00027ED7" w:rsidRDefault="00007771" w:rsidP="00F873C8">
+          <w:p w14:paraId="30F603CB" w14:textId="784362EB" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="769433883"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="18632C63" w14:textId="77777777" w:rsidTr="001B1070">
+      <w:tr w:rsidR="00BF3682" w:rsidRPr="00463BBF" w14:paraId="08F08DE8" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68FE6427" w14:textId="5C81E2B6" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="003C763B" w:rsidP="00B65F25">
+          <w:p w14:paraId="311D3ED5" w14:textId="4A845CA2" w:rsidR="00BF3682" w:rsidRPr="00027ED7" w:rsidRDefault="00453365" w:rsidP="00B65F25">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camelids </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">not under </w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="0010487B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heck test </w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">TB </w:t>
-[...6 lines deleted...]
-              <w:t>restrictions, but contiguous to a</w:t>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidR="0083153A" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>camelids</w:t>
             </w:r>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>n OTFW cattle herd</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00027ED7">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">       </w:t>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with two consecutive positive results on a</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0A5F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0010487B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">private Enferplex </w:t>
+            </w:r>
+            <w:r w:rsidR="006D0A5F" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">test </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>read at</w:t>
+            </w:r>
+            <w:r w:rsidR="0010487B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0010487B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-spot</w:t>
+            </w:r>
+            <w:r w:rsidR="00B23DB9" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interpretation</w:t>
+            </w:r>
+            <w:r w:rsidR="0010487B" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3682" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                  </w:t>
+            </w:r>
+            <w:r w:rsidR="001B1070" w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00617249" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                    </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E2D88" w:rsidRPr="00027ED7">
+            <w:r w:rsidR="00A7267A" w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>SER-CON</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EC0D67" w:rsidRPr="00027ED7">
+              <w:t>SER-CH</w:t>
+            </w:r>
+            <w:r w:rsidR="00422A0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02552B1A" w14:textId="77777777" w:rsidR="005138B0" w:rsidRPr="00027ED7" w:rsidRDefault="00F873C8" w:rsidP="00F873C8">
+          <w:p w14:paraId="4A004F57" w14:textId="513354E4" w:rsidR="00BF3682" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00F873C8">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027ED7">
-[...41 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="32"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-673565319"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D1C72" w:rsidRPr="001343D5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1C72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005138B0" w:rsidRPr="00463BBF" w14:paraId="4A0457FA" w14:textId="77777777" w:rsidTr="001B1070">
-[...649 lines deleted...]
-      <w:tr w:rsidR="00F873C8" w:rsidRPr="00463BBF" w14:paraId="577FAED8" w14:textId="77777777" w:rsidTr="00BD17AF">
+      <w:tr w:rsidR="00F873C8" w:rsidRPr="00463BBF" w14:paraId="577FAED8" w14:textId="77777777" w:rsidTr="00BD2BE1">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11010" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F80B3D5" w14:textId="77777777" w:rsidR="00F873C8" w:rsidRPr="0057199A" w:rsidRDefault="00F873C8" w:rsidP="00702CFA">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA61B7" w:rsidRPr="00463BBF" w14:paraId="7CE717B3" w14:textId="77777777" w:rsidTr="00A7267A">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="47BB2629" w14:textId="77777777" w:rsidR="004B33E6" w:rsidRPr="00BD7368" w:rsidRDefault="004B33E6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54378A28" w14:textId="77777777" w:rsidR="004B33E6" w:rsidRPr="00027ED7" w:rsidRDefault="004B33E6" w:rsidP="00BD7368">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">England and Scotland only: Serial test Selection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- choose </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or tick No Preference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43683D1B" w14:textId="26549BA5" w:rsidR="004B05DE" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="004B05DE">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-1475681765"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C00354" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C00354">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B33E6" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enferplex 4-spot interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="004B33E6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B05DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E383312" w14:textId="77777777" w:rsidR="001F0111" w:rsidRDefault="009024E8" w:rsidP="00C00354">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="54139020"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C00354" w:rsidRPr="0093208D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C00354" w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B33E6" w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enferplex 2-spot interpretation and IDEXX ELISA combined serial test</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A7D604" w14:textId="77777777" w:rsidR="001F0111" w:rsidRDefault="009024E8" w:rsidP="00C00354">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="-1390258949"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001F0111">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001F0111">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0111" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DPPVetTB and IDEXX ELISA combined serial test</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0111">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7789A395" w14:textId="651F4CEA" w:rsidR="004B33E6" w:rsidRPr="00027ED7" w:rsidRDefault="009024E8" w:rsidP="00C00354">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:id w:val="484909694"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004B05DE" w:rsidRPr="001343D5">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B05DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B05DE" w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No Preference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540D48AC" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="0042101B">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk126918775"/>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blood Test Options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA9D8CF" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00E23FED">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The DPP test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is reserved for submissions consisting of ≤40 samples from the same holding. Larger sample submissions will be tested using the IDEXX/Enferplex options (England and Scotland only).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEF4D60" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00E23FED">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Enferplex test run requires a minimum of ten samples. The laboratory will inform you if this is likely to cause a delay in test reporting, and may offer an alternative, equivalent test option (using IDEXX/DPP) if this is the case.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09781CFE" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00E23FED">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFCE9D4" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="0093208D" w:rsidRDefault="0042101B" w:rsidP="0042101B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Important note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APHA is currently experiencing supply issues with DPPVetTB test kits. Limited stocks are available and are prioritised for camelid herds in Wales.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Until supply is restored, samples from camelids in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>England and Scotland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be tested using one of the alternative validated tests or test combinations. The laboratory will select the most appropriate option to maximise efficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A354A4" w14:textId="5931EA20" w:rsidR="0042101B" w:rsidRDefault="0042101B" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Further information on test performance is available at:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B267EE" w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0093208D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Camelids – Bovine TB | TB Hub</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0093208D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EB57E3" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7277ED" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568C4469" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706FC112" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAFF2C7" w14:textId="77777777" w:rsidR="00586549" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2406A943" w14:textId="77777777" w:rsidR="00586549" w:rsidRPr="00BE4808" w:rsidRDefault="00586549" w:rsidP="006D1C72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681F2A54" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00BD7368">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>England and Scotland only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192EE8AF" w14:textId="77777777" w:rsidR="00951332" w:rsidRDefault="00951332" w:rsidP="00D8606A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5381"/>
+        <w:gridCol w:w="5381"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC3E89" w14:paraId="2A8528E8" w14:textId="77777777" w:rsidTr="0093208D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11010" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586384B6" w14:textId="0A4D9B6E" w:rsidR="00AA61B7" w:rsidRPr="00027ED7" w:rsidRDefault="00513BBE" w:rsidP="00B65F25">
+          <w:p w14:paraId="3F2492B3" w14:textId="77777777" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00DC3E89">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Official Veterinarian (OV)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9746AF" w14:textId="77777777" w:rsidR="00E9054C" w:rsidRDefault="00E9054C" w:rsidP="00E9054C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027ED7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I have discussed and agreed the selection of the blood tests with the owner/keeper.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017CC459" w14:textId="77777777" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE20DC" w14:paraId="523BFC2E" w14:textId="77777777" w:rsidTr="0093208D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="649997B1" w14:textId="6E12C553" w:rsidR="00DC3E89" w:rsidRDefault="00DC3E89" w:rsidP="00DC3E89">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="0037511C">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3553ED" w14:textId="77777777" w:rsidR="00B84453" w:rsidRDefault="00B84453" w:rsidP="00DC3E89">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="517F03F4" w14:textId="77777777" w:rsidR="00EE20DC" w:rsidRDefault="00EE20DC" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C78B69" w14:textId="7FA89B60" w:rsidR="00EE20DC" w:rsidRDefault="0037511C" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name in BLOCK letters</w:t>
+            </w:r>
+            <w:r w:rsidR="00205A21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE20DC" w14:paraId="39C6D168" w14:textId="77777777" w:rsidTr="003B51A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74C3C63A" w14:textId="77777777" w:rsidR="00EE20DC" w:rsidRDefault="0037511C" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tel. No:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62466406" w14:textId="4B04B727" w:rsidR="00951332" w:rsidRDefault="00951332" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417828ED" w14:textId="68CC803C" w:rsidR="00EE20DC" w:rsidRDefault="00951332" w:rsidP="00D8606A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F9B1CF7" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00D8606A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5381"/>
+        <w:gridCol w:w="5381"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005555D5" w14:paraId="003B46A5" w14:textId="77777777" w:rsidTr="0093208D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53916A4E" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="005555D5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093208D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Owner/keeper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628D4EDD" w14:textId="77777777" w:rsidR="00B84453" w:rsidRPr="00027ED7" w:rsidRDefault="00B84453" w:rsidP="00B84453">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027ED7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...54 lines deleted...]
-            </w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I have reviewed the section of blood tests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143CEC20" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00392362" w:rsidRPr="00463BBF" w14:paraId="621EB186" w14:textId="77777777" w:rsidTr="001B1070">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005555D5" w14:paraId="04A35ACB" w14:textId="77777777" w:rsidTr="0093208D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="493" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48852936" w14:textId="77777777" w:rsidR="00392362" w:rsidRPr="0035357F" w:rsidRDefault="00392362" w:rsidP="00702CFA">
+          <w:p w14:paraId="7D11D233" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="0035357F">
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74035CD0" w14:textId="77777777" w:rsidR="00B84453" w:rsidRDefault="00B84453" w:rsidP="00812D31">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FB9D974" w14:textId="77777777" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10517" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378AC7C5" w14:textId="77777777" w:rsidR="00392362" w:rsidRPr="00027ED7" w:rsidRDefault="00392362" w:rsidP="00702CFA">
+          <w:p w14:paraId="07D800CD" w14:textId="025DBBBF" w:rsidR="005555D5" w:rsidRDefault="005555D5" w:rsidP="00812D31">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1312 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...129 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name in BLOCK letters</w:t>
+            </w:r>
+            <w:r w:rsidR="00205A21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2ECE9664" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRDefault="004C6794" w:rsidP="00BD6508">
+    <w:p w14:paraId="0EA7D44D" w14:textId="3BC4FFEE" w:rsidR="0042101B" w:rsidRPr="004C6794" w:rsidRDefault="0042101B" w:rsidP="00D8606A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A81880D" w14:textId="77777777" w:rsidR="00667D86" w:rsidRPr="0090524A" w:rsidRDefault="00667D86" w:rsidP="00B267EE">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk182835043"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk182834992"/>
+      <w:r w:rsidRPr="0090524A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Using and sharing your information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090524A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464D1A69" w14:textId="77777777" w:rsidR="00667D86" w:rsidRPr="0090524A" w:rsidRDefault="00667D86" w:rsidP="00667D86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090524A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How we use your personal data is set out in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090524A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>our personal information charter and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090524A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t> privacy notices:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk182835063"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="16FB171F" w14:textId="77777777" w:rsidR="00667D86" w:rsidRPr="00147DDC" w:rsidRDefault="00667D86" w:rsidP="00147DDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.gov.uk/government/organisations/department-for-environment-food-rural-affairs/about/personal-information-charter"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.gov.uk/government/organisations/department-for-environment-food-rural-affairs/about/personal-information-charter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B2C618" w14:textId="77777777" w:rsidR="00667D86" w:rsidRPr="00147DDC" w:rsidRDefault="00667D86" w:rsidP="00147DDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5ACA35D1" w14:textId="77777777" w:rsidR="00667D86" w:rsidRDefault="00667D86" w:rsidP="00CE426C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A9481E" w14:textId="77777777" w:rsidR="00667D86" w:rsidRDefault="00667D86" w:rsidP="00CE426C">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E26D03A" w14:textId="263D3F11" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="00667D86">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027ED7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Samples must not be submitted in temperature controlled boxes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220F1165" w14:textId="77777777" w:rsidR="0042101B" w:rsidRPr="00027ED7" w:rsidRDefault="0042101B" w:rsidP="0067601E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECE9664" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRDefault="004C6794" w:rsidP="004B05DE">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DA3A9F">
         <w:t>end samples to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E378D27" w14:textId="466C47BB" w:rsidR="00BD6508" w:rsidRDefault="00DA3A9F" w:rsidP="00BD6508">
+    <w:p w14:paraId="7E378D27" w14:textId="466C47BB" w:rsidR="00BD6508" w:rsidRDefault="00DA3A9F" w:rsidP="004B05DE">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3A9F">
+        <w:t>TB Serology Department, APHA Starcross, Staplake Mount, Starcross, Exeter, Devon, EX6 8PE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF0D8E1" w14:textId="43089CC3" w:rsidR="00BD6508" w:rsidRDefault="00DA3A9F" w:rsidP="004B05DE">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3A9F">
+        <w:t>Tel: 03000 600020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC51BF5" w14:textId="5167C806" w:rsidR="008767AE" w:rsidRPr="000503AC" w:rsidRDefault="00DA3A9F" w:rsidP="004B05DE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="160"/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3A9F">
         <w:t>Contact:</w:t>
       </w:r>
       <w:r w:rsidR="00CE3695">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="004268F5" w:rsidRPr="003F61B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Starcross@apha.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="009B5626">
+      <w:r w:rsidR="008767AE" w:rsidRPr="009B5626">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11022" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2658"/>
       </w:tblGrid>
       <w:tr w:rsidR="00702CFA" w:rsidRPr="00E82C1B" w14:paraId="469C0606" w14:textId="77777777" w:rsidTr="0057199A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
@@ -12796,5161 +10104,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EBFAA73" w14:textId="77777777" w:rsidR="00702CFA" w:rsidRPr="00FA5559" w:rsidRDefault="00702CFA" w:rsidP="004941CE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FAEEFF" w14:textId="77777777" w:rsidR="00702CFA" w:rsidRPr="00FA5559" w:rsidRDefault="00702CFA" w:rsidP="004941CE">
+    <w:p w14:paraId="04949C95" w14:textId="77777777" w:rsidR="000535E2" w:rsidRDefault="000535E2" w:rsidP="004941CE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AAF71B9" w14:textId="77777777" w:rsidR="00702CFA" w:rsidRPr="00FA5559" w:rsidRDefault="00702CFA" w:rsidP="004941CE">
-[...5096 lines deleted...]
-    <w:p w14:paraId="29825E88" w14:textId="77777777" w:rsidR="004941CE" w:rsidRPr="004C6794" w:rsidRDefault="004941CE" w:rsidP="004941CE">
+    <w:p w14:paraId="5F3AA20A" w14:textId="77777777" w:rsidR="000535E2" w:rsidRPr="004C6794" w:rsidRDefault="000535E2" w:rsidP="004941CE">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5242"/>
         <w:gridCol w:w="5520"/>
       </w:tblGrid>
       <w:tr w:rsidR="004941CE" w:rsidRPr="004C6794" w14:paraId="0D4058FF" w14:textId="77777777" w:rsidTr="004941CE">
         <w:trPr>
           <w:trHeight w:val="397"/>
@@ -22181,169 +14393,169 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7521B096" w14:textId="210B07A7" w:rsidR="009E100E" w:rsidRDefault="009E100E" w:rsidP="00BD6508">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355605">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>APHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="663"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="243"/>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422A0B" w14:paraId="0A57C45D" w14:textId="77777777" w:rsidTr="00422A0B">
+      <w:tr w:rsidR="00147DDC" w14:paraId="302B4CAB" w14:textId="77777777" w:rsidTr="00147DDC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F0165F6" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="78B02A5F" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>HM3 Stamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B186B3" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="195683E3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C89764A" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="270E5B3B" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -22432,90 +14644,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="208BD8FD" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="6CCEB003" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date Received:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30102F2A" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="50434B2A" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -22604,90 +14816,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EE1C25" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="40A76FA3" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>WS ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BAB8FF" w14:textId="77777777" w:rsidR="00422A0B" w:rsidRDefault="00422A0B" w:rsidP="00422A0B">
+          <w:p w14:paraId="727290D6" w14:textId="77777777" w:rsidR="00147DDC" w:rsidRDefault="00147DDC" w:rsidP="00147DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -22766,255 +14978,444 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F3149CA" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidRDefault="00BD6508" w:rsidP="00BD6508">
+    <w:p w14:paraId="3F3149CA" w14:textId="77777777" w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidRDefault="00BD6508" w:rsidP="00147DDC">
       <w:pPr>
         <w:spacing w:before="360"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidSect="003C4252">
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="00BD6508" w:rsidRPr="00355605" w:rsidSect="004B05DE">
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="113" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18780081" w14:textId="77777777" w:rsidR="00FE4EED" w:rsidRDefault="00FE4EED">
+    <w:p w14:paraId="47425F28" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054A219A" w14:textId="77777777" w:rsidR="00FE4EED" w:rsidRDefault="00FE4EED">
+    <w:p w14:paraId="13A761A4" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="PingFang SC">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FBD3740" w14:textId="7DA231B6" w:rsidR="00A52BC7" w:rsidRDefault="000A7894" w:rsidP="00B4167A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D3AAECE" w14:textId="4D435E25" w:rsidR="00767F07" w:rsidRPr="00147DDC" w:rsidRDefault="000A7894" w:rsidP="00767F07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00147DDC">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">TN183 </w:t>
+    </w:r>
+    <w:bookmarkStart w:id="4" w:name="_Hlk190444495"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:id w:val="-1769616900"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="006A342D" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">             </w:t>
+        </w:r>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">    LIT </w:t>
+        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="ccReference"/>
+            <w:tag w:val="ccReference"/>
+            <w:id w:val="-223135627"/>
+            <w:placeholder>
+              <w:docPart w:val="B83564A047754909B8336B1D8F3E64B9"/>
+            </w:placeholder>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68228</w:t>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">       </w:t>
+        </w:r>
+        <w:r w:rsidR="006A342D" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">    </w:t>
+        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="ccSecurityClassification"/>
+            <w:tag w:val="ccSecurityClassification"/>
+            <w:id w:val="-1561850164"/>
+            <w:placeholder>
+              <w:docPart w:val="34F1ACE6D3D647199B4391556EFE6ACA"/>
+            </w:placeholder>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
+            <w:dropDownList w:lastValue="OFFICIAL">
+              <w:listItem w:value="[ccSecurityClassification]"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OFFICIAL</w:t>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Version:</w:t>
+        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="ccVersion"/>
+            <w:tag w:val="ccVersion"/>
+            <w:id w:val="-1155293868"/>
+            <w:placeholder>
+              <w:docPart w:val="46D3FD857A6F48B7BA6949FFC88EED0C"/>
+            </w:placeholder>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="006B18C7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">     Published:</w:t>
+        </w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="ccPublishDate"/>
+            <w:tag w:val="ccPublishDate"/>
+            <w:id w:val="-1585834297"/>
+            <w:placeholder>
+              <w:docPart w:val="522757E009BF4E28819D5D05F3F28C39"/>
+            </w:placeholder>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}"/>
+            <w:date w:fullDate="2026-06-04T13:58:00Z">
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="006B18C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04/06/2026</w:t>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">   </w:t>
+        </w:r>
+        <w:r w:rsidR="00767F07" w:rsidRPr="00147DDC">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                      </w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkEnd w:id="4"/>
+  </w:p>
+  <w:p w14:paraId="3FBD3740" w14:textId="5BC5CA9B" w:rsidR="00A52BC7" w:rsidRDefault="00A52BC7" w:rsidP="006A342D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="5245"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">TN183 (Rev. </w:t>
-[...40 lines deleted...]
-      </w:rPr>
       <w:tab/>
-    </w:r>
-[...5 lines deleted...]
-      <w:t>OFFICIAL-SENSITIVE</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15629D40" w14:textId="77777777" w:rsidR="00FE4EED" w:rsidRDefault="00FE4EED">
+    <w:p w14:paraId="132F0057" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EF81CB1" w14:textId="77777777" w:rsidR="00FE4EED" w:rsidRDefault="00FE4EED">
+    <w:p w14:paraId="095FE4BB" w14:textId="77777777" w:rsidR="009024E8" w:rsidRDefault="009024E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079F0C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8F2D146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -23323,50 +15724,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0C30B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="784A1E42"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7A6E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="128E41B2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -23411,715 +15925,876 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A40F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0809000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="924068982">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1272393615">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="469399275">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="959342120">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1383094959">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="433137120">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0SbXlSGL2ybi1WKyqM9+h4LCURCaHkzVB9F29yOnrMzKl6jXEzsroM5KpT2Ep/USkG1Ww9e/jv2IKvC76RSgOQ==" w:salt="AD3b6LAJm+/YaOu6lUXhpg=="/>
+  <w:documentProtection w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
+    <w:rsid w:val="000022A8"/>
     <w:rsid w:val="00004C95"/>
     <w:rsid w:val="00005439"/>
     <w:rsid w:val="00007771"/>
     <w:rsid w:val="00010D81"/>
     <w:rsid w:val="00012A45"/>
+    <w:rsid w:val="00014039"/>
     <w:rsid w:val="00014B04"/>
     <w:rsid w:val="000204C5"/>
     <w:rsid w:val="0002158F"/>
+    <w:rsid w:val="00021C56"/>
     <w:rsid w:val="000254A1"/>
     <w:rsid w:val="00027ED7"/>
     <w:rsid w:val="0003543B"/>
     <w:rsid w:val="00043650"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="000503AC"/>
+    <w:rsid w:val="000535E2"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00076F9C"/>
     <w:rsid w:val="000807E8"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="00087F3C"/>
     <w:rsid w:val="0009171D"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="000A4862"/>
     <w:rsid w:val="000A6B9B"/>
-    <w:rsid w:val="000A771F"/>
     <w:rsid w:val="000A7894"/>
+    <w:rsid w:val="000B0572"/>
     <w:rsid w:val="000B1FD1"/>
     <w:rsid w:val="000B74CE"/>
+    <w:rsid w:val="000B7F8C"/>
     <w:rsid w:val="000C5E41"/>
     <w:rsid w:val="000C5EF3"/>
     <w:rsid w:val="000C7BB0"/>
     <w:rsid w:val="000D120C"/>
+    <w:rsid w:val="000D2CA1"/>
     <w:rsid w:val="000D34F1"/>
     <w:rsid w:val="000D5A0C"/>
     <w:rsid w:val="000E0DF5"/>
+    <w:rsid w:val="000E2CC2"/>
     <w:rsid w:val="000E36C7"/>
     <w:rsid w:val="000E3AA3"/>
+    <w:rsid w:val="000F0802"/>
     <w:rsid w:val="000F50C0"/>
     <w:rsid w:val="0010487B"/>
     <w:rsid w:val="0010749E"/>
+    <w:rsid w:val="00122C6B"/>
+    <w:rsid w:val="0012623B"/>
+    <w:rsid w:val="0012628B"/>
     <w:rsid w:val="001306E7"/>
     <w:rsid w:val="001307FE"/>
     <w:rsid w:val="00133981"/>
+    <w:rsid w:val="001343D5"/>
     <w:rsid w:val="00135BA3"/>
     <w:rsid w:val="00141FD7"/>
     <w:rsid w:val="0014345A"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="001455F6"/>
     <w:rsid w:val="00145F3F"/>
     <w:rsid w:val="00147D29"/>
+    <w:rsid w:val="00147DDC"/>
     <w:rsid w:val="00150D9B"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00155B2C"/>
+    <w:rsid w:val="00156A61"/>
     <w:rsid w:val="00156C10"/>
     <w:rsid w:val="001815AE"/>
     <w:rsid w:val="00185A21"/>
+    <w:rsid w:val="00190A8C"/>
     <w:rsid w:val="00191A8A"/>
     <w:rsid w:val="001954A5"/>
     <w:rsid w:val="001A029D"/>
     <w:rsid w:val="001A307A"/>
     <w:rsid w:val="001A67B3"/>
     <w:rsid w:val="001B1070"/>
     <w:rsid w:val="001B4B43"/>
+    <w:rsid w:val="001C3198"/>
     <w:rsid w:val="001C37A0"/>
     <w:rsid w:val="001D2AA0"/>
     <w:rsid w:val="001D3BFF"/>
     <w:rsid w:val="001D6A2E"/>
     <w:rsid w:val="001E06E5"/>
+    <w:rsid w:val="001E4270"/>
+    <w:rsid w:val="001F0111"/>
     <w:rsid w:val="001F0E43"/>
     <w:rsid w:val="001F41A1"/>
+    <w:rsid w:val="001F7087"/>
     <w:rsid w:val="00205645"/>
+    <w:rsid w:val="00205A21"/>
+    <w:rsid w:val="00205C2E"/>
     <w:rsid w:val="00210CC8"/>
     <w:rsid w:val="0021108F"/>
     <w:rsid w:val="0021183B"/>
     <w:rsid w:val="0021689B"/>
+    <w:rsid w:val="00226C5E"/>
     <w:rsid w:val="00246BE7"/>
     <w:rsid w:val="00246F94"/>
+    <w:rsid w:val="00256450"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00264FCA"/>
     <w:rsid w:val="002675E0"/>
+    <w:rsid w:val="0026783F"/>
     <w:rsid w:val="00280DA3"/>
     <w:rsid w:val="002854AD"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="00287F9B"/>
+    <w:rsid w:val="00296192"/>
     <w:rsid w:val="0029698E"/>
+    <w:rsid w:val="002A0F51"/>
     <w:rsid w:val="002A3115"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B31D3"/>
     <w:rsid w:val="002B6C6C"/>
+    <w:rsid w:val="002C03E8"/>
+    <w:rsid w:val="002C1F65"/>
     <w:rsid w:val="002C2C2B"/>
+    <w:rsid w:val="002C3824"/>
+    <w:rsid w:val="002C6AEA"/>
     <w:rsid w:val="002C6B23"/>
+    <w:rsid w:val="002D164D"/>
     <w:rsid w:val="002D2E37"/>
     <w:rsid w:val="002D3914"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="00311AA4"/>
     <w:rsid w:val="00316247"/>
     <w:rsid w:val="00324457"/>
+    <w:rsid w:val="0032797C"/>
+    <w:rsid w:val="00332788"/>
+    <w:rsid w:val="00333412"/>
     <w:rsid w:val="003347D3"/>
+    <w:rsid w:val="0034401D"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="0035357F"/>
     <w:rsid w:val="0036765E"/>
+    <w:rsid w:val="0037511C"/>
     <w:rsid w:val="0037629D"/>
+    <w:rsid w:val="00380F4E"/>
     <w:rsid w:val="00392362"/>
     <w:rsid w:val="00397F5C"/>
+    <w:rsid w:val="003A0D5F"/>
     <w:rsid w:val="003A412C"/>
     <w:rsid w:val="003A744D"/>
+    <w:rsid w:val="003A7F46"/>
     <w:rsid w:val="003B2222"/>
+    <w:rsid w:val="003B2A99"/>
+    <w:rsid w:val="003B51A4"/>
     <w:rsid w:val="003B56C5"/>
+    <w:rsid w:val="003B7805"/>
     <w:rsid w:val="003C0B2F"/>
     <w:rsid w:val="003C4252"/>
+    <w:rsid w:val="003C4D2D"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003C547F"/>
     <w:rsid w:val="003C63C0"/>
     <w:rsid w:val="003C6E73"/>
     <w:rsid w:val="003C763B"/>
     <w:rsid w:val="003D12CE"/>
     <w:rsid w:val="003D28BC"/>
     <w:rsid w:val="003D28E3"/>
+    <w:rsid w:val="003D5E62"/>
     <w:rsid w:val="003D60FB"/>
+    <w:rsid w:val="003D6272"/>
     <w:rsid w:val="003E1C6D"/>
     <w:rsid w:val="003F0D4C"/>
     <w:rsid w:val="003F20F5"/>
     <w:rsid w:val="003F2A78"/>
     <w:rsid w:val="003F61B5"/>
     <w:rsid w:val="00401B16"/>
+    <w:rsid w:val="0040653A"/>
     <w:rsid w:val="00411847"/>
     <w:rsid w:val="00413D24"/>
+    <w:rsid w:val="00413F82"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="004171E4"/>
+    <w:rsid w:val="00417250"/>
+    <w:rsid w:val="0042101B"/>
     <w:rsid w:val="00422A0B"/>
     <w:rsid w:val="00424A3A"/>
     <w:rsid w:val="00425028"/>
     <w:rsid w:val="00426738"/>
     <w:rsid w:val="004268F5"/>
+    <w:rsid w:val="004300A2"/>
+    <w:rsid w:val="00435626"/>
     <w:rsid w:val="00435BB2"/>
     <w:rsid w:val="00436118"/>
     <w:rsid w:val="00437B3D"/>
     <w:rsid w:val="004413E8"/>
     <w:rsid w:val="00442646"/>
     <w:rsid w:val="00450202"/>
     <w:rsid w:val="00453365"/>
     <w:rsid w:val="00463BBF"/>
     <w:rsid w:val="004724BD"/>
     <w:rsid w:val="0047543E"/>
+    <w:rsid w:val="00481B47"/>
     <w:rsid w:val="004904FA"/>
     <w:rsid w:val="0049093A"/>
     <w:rsid w:val="004941CE"/>
     <w:rsid w:val="00494E07"/>
     <w:rsid w:val="004A13A0"/>
+    <w:rsid w:val="004B05DE"/>
+    <w:rsid w:val="004B33E6"/>
+    <w:rsid w:val="004B4A02"/>
+    <w:rsid w:val="004C1367"/>
     <w:rsid w:val="004C2682"/>
     <w:rsid w:val="004C3FD5"/>
     <w:rsid w:val="004C6794"/>
+    <w:rsid w:val="004D3D4E"/>
     <w:rsid w:val="004D7DAC"/>
     <w:rsid w:val="004F03B7"/>
+    <w:rsid w:val="004F206A"/>
+    <w:rsid w:val="004F2244"/>
     <w:rsid w:val="004F4AF3"/>
     <w:rsid w:val="005053A7"/>
     <w:rsid w:val="00505772"/>
     <w:rsid w:val="00506CA9"/>
     <w:rsid w:val="005138B0"/>
     <w:rsid w:val="00513BBE"/>
     <w:rsid w:val="00514B4E"/>
     <w:rsid w:val="00515017"/>
     <w:rsid w:val="0051784A"/>
+    <w:rsid w:val="00525FB3"/>
     <w:rsid w:val="0052617B"/>
     <w:rsid w:val="00526AAB"/>
     <w:rsid w:val="00530FB4"/>
     <w:rsid w:val="0053465E"/>
     <w:rsid w:val="00540C3B"/>
     <w:rsid w:val="005449BC"/>
     <w:rsid w:val="00550892"/>
     <w:rsid w:val="005525BF"/>
+    <w:rsid w:val="005555D5"/>
     <w:rsid w:val="005608FB"/>
     <w:rsid w:val="00561DE1"/>
     <w:rsid w:val="005628C1"/>
     <w:rsid w:val="00562B27"/>
     <w:rsid w:val="00565FB3"/>
+    <w:rsid w:val="00567307"/>
+    <w:rsid w:val="005709BA"/>
     <w:rsid w:val="0057199A"/>
     <w:rsid w:val="0057296F"/>
     <w:rsid w:val="00581398"/>
+    <w:rsid w:val="00586549"/>
     <w:rsid w:val="005913CA"/>
     <w:rsid w:val="0059184A"/>
     <w:rsid w:val="00592426"/>
     <w:rsid w:val="00596877"/>
+    <w:rsid w:val="00596FE6"/>
     <w:rsid w:val="005A0A3A"/>
     <w:rsid w:val="005A4C65"/>
     <w:rsid w:val="005A546F"/>
     <w:rsid w:val="005A58D9"/>
     <w:rsid w:val="005B2D89"/>
     <w:rsid w:val="005B4E3A"/>
     <w:rsid w:val="005D305F"/>
+    <w:rsid w:val="005D4347"/>
     <w:rsid w:val="005D4991"/>
     <w:rsid w:val="005D5DF5"/>
     <w:rsid w:val="005F1EC9"/>
+    <w:rsid w:val="005F5441"/>
     <w:rsid w:val="00602707"/>
     <w:rsid w:val="00603199"/>
     <w:rsid w:val="006053A6"/>
     <w:rsid w:val="00611F52"/>
     <w:rsid w:val="00614CA3"/>
     <w:rsid w:val="0061628A"/>
     <w:rsid w:val="00617249"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633C21"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00634D27"/>
     <w:rsid w:val="00635D13"/>
+    <w:rsid w:val="00650F3C"/>
     <w:rsid w:val="00653D2E"/>
     <w:rsid w:val="00663B0B"/>
     <w:rsid w:val="0066467A"/>
+    <w:rsid w:val="00667D86"/>
     <w:rsid w:val="00667EFD"/>
     <w:rsid w:val="0067601E"/>
     <w:rsid w:val="00676784"/>
     <w:rsid w:val="00676B71"/>
     <w:rsid w:val="00680121"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006877F7"/>
     <w:rsid w:val="00691393"/>
     <w:rsid w:val="006927F2"/>
     <w:rsid w:val="006A13C2"/>
     <w:rsid w:val="006A191C"/>
+    <w:rsid w:val="006A342D"/>
+    <w:rsid w:val="006B18C7"/>
     <w:rsid w:val="006B57F6"/>
     <w:rsid w:val="006B6013"/>
     <w:rsid w:val="006C3177"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006C6737"/>
     <w:rsid w:val="006C7115"/>
     <w:rsid w:val="006D0A5F"/>
+    <w:rsid w:val="006D1C72"/>
     <w:rsid w:val="006D35C3"/>
     <w:rsid w:val="006D542A"/>
+    <w:rsid w:val="006E014F"/>
     <w:rsid w:val="006E08EE"/>
     <w:rsid w:val="006E5DB7"/>
     <w:rsid w:val="006E62DB"/>
     <w:rsid w:val="006F49D3"/>
     <w:rsid w:val="006F4C96"/>
     <w:rsid w:val="006F69C2"/>
     <w:rsid w:val="00702CFA"/>
     <w:rsid w:val="00704E13"/>
     <w:rsid w:val="007103EA"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00721145"/>
+    <w:rsid w:val="00725ADD"/>
     <w:rsid w:val="00731031"/>
     <w:rsid w:val="00733B90"/>
     <w:rsid w:val="00742D5C"/>
     <w:rsid w:val="007454A8"/>
     <w:rsid w:val="0075044C"/>
     <w:rsid w:val="00752C8F"/>
     <w:rsid w:val="00756C08"/>
     <w:rsid w:val="007632E8"/>
     <w:rsid w:val="0076480D"/>
     <w:rsid w:val="00766217"/>
     <w:rsid w:val="00767AAC"/>
+    <w:rsid w:val="00767F07"/>
     <w:rsid w:val="00770E9F"/>
     <w:rsid w:val="00771E06"/>
     <w:rsid w:val="00774021"/>
+    <w:rsid w:val="00776A09"/>
     <w:rsid w:val="00780724"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
+    <w:rsid w:val="0079591E"/>
     <w:rsid w:val="007A5884"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B22A4"/>
     <w:rsid w:val="007B37D6"/>
     <w:rsid w:val="007C65FC"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007D5491"/>
     <w:rsid w:val="007E6BC5"/>
     <w:rsid w:val="007F29E1"/>
     <w:rsid w:val="007F2BFC"/>
     <w:rsid w:val="007F4E43"/>
+    <w:rsid w:val="008026F2"/>
     <w:rsid w:val="0080406F"/>
     <w:rsid w:val="00804B41"/>
+    <w:rsid w:val="0080734E"/>
     <w:rsid w:val="00807A8C"/>
     <w:rsid w:val="00810EE9"/>
     <w:rsid w:val="00812266"/>
     <w:rsid w:val="008206E5"/>
     <w:rsid w:val="00821FB2"/>
+    <w:rsid w:val="0082272B"/>
     <w:rsid w:val="0082305F"/>
     <w:rsid w:val="0083153A"/>
     <w:rsid w:val="00836F09"/>
     <w:rsid w:val="00840E09"/>
     <w:rsid w:val="00842EA3"/>
     <w:rsid w:val="00847BE5"/>
     <w:rsid w:val="00853167"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="00856899"/>
     <w:rsid w:val="00861F67"/>
     <w:rsid w:val="008625FD"/>
     <w:rsid w:val="00862D20"/>
     <w:rsid w:val="00864FA5"/>
     <w:rsid w:val="00865D69"/>
     <w:rsid w:val="00872052"/>
     <w:rsid w:val="008763F4"/>
     <w:rsid w:val="008767AE"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="0088300D"/>
     <w:rsid w:val="00893659"/>
     <w:rsid w:val="00893880"/>
+    <w:rsid w:val="0089486D"/>
     <w:rsid w:val="0089746C"/>
     <w:rsid w:val="00897D05"/>
     <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A666F"/>
     <w:rsid w:val="008A6EA7"/>
     <w:rsid w:val="008C5B46"/>
     <w:rsid w:val="008D3441"/>
+    <w:rsid w:val="008D4914"/>
     <w:rsid w:val="008E12D0"/>
     <w:rsid w:val="008E2AA8"/>
     <w:rsid w:val="008E72C3"/>
+    <w:rsid w:val="008F2243"/>
+    <w:rsid w:val="008F4080"/>
     <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="00900AFE"/>
+    <w:rsid w:val="009024E8"/>
     <w:rsid w:val="00903526"/>
     <w:rsid w:val="00916801"/>
     <w:rsid w:val="00916DA8"/>
     <w:rsid w:val="00922258"/>
+    <w:rsid w:val="00931FED"/>
+    <w:rsid w:val="0093208D"/>
     <w:rsid w:val="00944CF2"/>
     <w:rsid w:val="00946ACD"/>
     <w:rsid w:val="00947A65"/>
     <w:rsid w:val="0095070C"/>
+    <w:rsid w:val="00951332"/>
     <w:rsid w:val="00952532"/>
     <w:rsid w:val="00956126"/>
     <w:rsid w:val="009604B1"/>
     <w:rsid w:val="00961CF3"/>
     <w:rsid w:val="00963FDC"/>
     <w:rsid w:val="00972082"/>
     <w:rsid w:val="00973CE3"/>
+    <w:rsid w:val="00973F7A"/>
+    <w:rsid w:val="00981E49"/>
+    <w:rsid w:val="0099164B"/>
     <w:rsid w:val="00993800"/>
     <w:rsid w:val="00994F96"/>
     <w:rsid w:val="00996338"/>
     <w:rsid w:val="009A2D30"/>
     <w:rsid w:val="009A3222"/>
     <w:rsid w:val="009A380F"/>
     <w:rsid w:val="009A69B9"/>
     <w:rsid w:val="009B242C"/>
     <w:rsid w:val="009B249E"/>
     <w:rsid w:val="009B5626"/>
     <w:rsid w:val="009B6171"/>
     <w:rsid w:val="009B6A71"/>
     <w:rsid w:val="009C1095"/>
     <w:rsid w:val="009C11A4"/>
     <w:rsid w:val="009C264E"/>
+    <w:rsid w:val="009C5816"/>
     <w:rsid w:val="009C7603"/>
     <w:rsid w:val="009D0C7A"/>
     <w:rsid w:val="009D3A21"/>
     <w:rsid w:val="009D75E5"/>
     <w:rsid w:val="009E0DC1"/>
     <w:rsid w:val="009E100E"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009E2D88"/>
     <w:rsid w:val="009E5460"/>
     <w:rsid w:val="009F01D4"/>
     <w:rsid w:val="009F165E"/>
     <w:rsid w:val="009F4983"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="009F7596"/>
     <w:rsid w:val="00A02420"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A10819"/>
     <w:rsid w:val="00A14DD8"/>
     <w:rsid w:val="00A15362"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A200FE"/>
+    <w:rsid w:val="00A21916"/>
     <w:rsid w:val="00A23BEC"/>
+    <w:rsid w:val="00A263AA"/>
+    <w:rsid w:val="00A303D1"/>
     <w:rsid w:val="00A3383E"/>
     <w:rsid w:val="00A33FA1"/>
+    <w:rsid w:val="00A34C38"/>
     <w:rsid w:val="00A50CAD"/>
     <w:rsid w:val="00A526A4"/>
     <w:rsid w:val="00A52BC7"/>
     <w:rsid w:val="00A537AD"/>
     <w:rsid w:val="00A620C5"/>
     <w:rsid w:val="00A7267A"/>
+    <w:rsid w:val="00A752EC"/>
     <w:rsid w:val="00A7600D"/>
+    <w:rsid w:val="00A877B7"/>
     <w:rsid w:val="00A959F6"/>
+    <w:rsid w:val="00A95C8F"/>
     <w:rsid w:val="00AA1F3D"/>
     <w:rsid w:val="00AA61B7"/>
     <w:rsid w:val="00AB3BA9"/>
+    <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AB5F5C"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
     <w:rsid w:val="00AC31BA"/>
     <w:rsid w:val="00AC4D51"/>
     <w:rsid w:val="00AD1BDA"/>
     <w:rsid w:val="00AD20E7"/>
     <w:rsid w:val="00AD65D2"/>
     <w:rsid w:val="00AE2D77"/>
     <w:rsid w:val="00AE3D5E"/>
     <w:rsid w:val="00AE47F5"/>
     <w:rsid w:val="00AE4BDE"/>
     <w:rsid w:val="00AF34F3"/>
+    <w:rsid w:val="00AF5CC3"/>
     <w:rsid w:val="00AF6809"/>
+    <w:rsid w:val="00AF7826"/>
     <w:rsid w:val="00AF789D"/>
+    <w:rsid w:val="00B003B0"/>
+    <w:rsid w:val="00B01BA8"/>
     <w:rsid w:val="00B021DD"/>
     <w:rsid w:val="00B05BF2"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B130E4"/>
     <w:rsid w:val="00B22ED7"/>
     <w:rsid w:val="00B2325A"/>
     <w:rsid w:val="00B23DB9"/>
     <w:rsid w:val="00B24D98"/>
+    <w:rsid w:val="00B267EE"/>
+    <w:rsid w:val="00B316C9"/>
     <w:rsid w:val="00B31869"/>
     <w:rsid w:val="00B31A05"/>
     <w:rsid w:val="00B4066F"/>
     <w:rsid w:val="00B4167A"/>
+    <w:rsid w:val="00B517D3"/>
+    <w:rsid w:val="00B521CB"/>
     <w:rsid w:val="00B53568"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B65F25"/>
     <w:rsid w:val="00B71D17"/>
+    <w:rsid w:val="00B730D9"/>
+    <w:rsid w:val="00B74FBC"/>
     <w:rsid w:val="00B756CF"/>
+    <w:rsid w:val="00B84453"/>
     <w:rsid w:val="00B8484E"/>
     <w:rsid w:val="00B91191"/>
     <w:rsid w:val="00BA1CF7"/>
     <w:rsid w:val="00BA52E7"/>
     <w:rsid w:val="00BA7D50"/>
+    <w:rsid w:val="00BB7976"/>
     <w:rsid w:val="00BC025A"/>
-    <w:rsid w:val="00BC1180"/>
     <w:rsid w:val="00BD0CD4"/>
+    <w:rsid w:val="00BD1435"/>
     <w:rsid w:val="00BD17AF"/>
+    <w:rsid w:val="00BD2BE1"/>
+    <w:rsid w:val="00BD4B21"/>
     <w:rsid w:val="00BD6508"/>
+    <w:rsid w:val="00BD7368"/>
     <w:rsid w:val="00BE2C17"/>
+    <w:rsid w:val="00BE4808"/>
     <w:rsid w:val="00BE65B7"/>
     <w:rsid w:val="00BE7EA3"/>
     <w:rsid w:val="00BF0734"/>
     <w:rsid w:val="00BF3682"/>
     <w:rsid w:val="00BF477F"/>
     <w:rsid w:val="00BF5DD2"/>
     <w:rsid w:val="00BF6AFC"/>
+    <w:rsid w:val="00C00354"/>
     <w:rsid w:val="00C012E7"/>
     <w:rsid w:val="00C0346E"/>
+    <w:rsid w:val="00C04E99"/>
+    <w:rsid w:val="00C059E0"/>
     <w:rsid w:val="00C05C53"/>
     <w:rsid w:val="00C1309E"/>
+    <w:rsid w:val="00C14603"/>
+    <w:rsid w:val="00C20367"/>
     <w:rsid w:val="00C2448C"/>
     <w:rsid w:val="00C256D2"/>
     <w:rsid w:val="00C45BBF"/>
+    <w:rsid w:val="00C52821"/>
+    <w:rsid w:val="00C610B5"/>
     <w:rsid w:val="00C64267"/>
     <w:rsid w:val="00C66AA6"/>
     <w:rsid w:val="00C66D52"/>
     <w:rsid w:val="00C67319"/>
+    <w:rsid w:val="00C7095C"/>
     <w:rsid w:val="00C736F4"/>
     <w:rsid w:val="00C73AEE"/>
     <w:rsid w:val="00C7459E"/>
+    <w:rsid w:val="00C74C18"/>
     <w:rsid w:val="00C804EB"/>
     <w:rsid w:val="00C806D0"/>
     <w:rsid w:val="00C82ACC"/>
+    <w:rsid w:val="00C87916"/>
     <w:rsid w:val="00C9255B"/>
     <w:rsid w:val="00C97775"/>
     <w:rsid w:val="00CA1450"/>
     <w:rsid w:val="00CA2421"/>
     <w:rsid w:val="00CB166F"/>
     <w:rsid w:val="00CC2D7C"/>
     <w:rsid w:val="00CC326E"/>
     <w:rsid w:val="00CC4B9E"/>
     <w:rsid w:val="00CC6B20"/>
     <w:rsid w:val="00CD3AD3"/>
     <w:rsid w:val="00CE3218"/>
     <w:rsid w:val="00CE3695"/>
     <w:rsid w:val="00CE426C"/>
+    <w:rsid w:val="00CE721D"/>
     <w:rsid w:val="00D00870"/>
     <w:rsid w:val="00D00F73"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D05537"/>
+    <w:rsid w:val="00D12471"/>
+    <w:rsid w:val="00D1480E"/>
     <w:rsid w:val="00D23F8C"/>
     <w:rsid w:val="00D2693B"/>
     <w:rsid w:val="00D34A40"/>
     <w:rsid w:val="00D42C7F"/>
     <w:rsid w:val="00D46081"/>
     <w:rsid w:val="00D51EB2"/>
     <w:rsid w:val="00D52ED7"/>
+    <w:rsid w:val="00D728E5"/>
+    <w:rsid w:val="00D76762"/>
     <w:rsid w:val="00D76D01"/>
+    <w:rsid w:val="00D8408C"/>
     <w:rsid w:val="00D8606A"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D94033"/>
     <w:rsid w:val="00DA3A9F"/>
     <w:rsid w:val="00DA6529"/>
+    <w:rsid w:val="00DA70C8"/>
+    <w:rsid w:val="00DB2323"/>
     <w:rsid w:val="00DB7835"/>
+    <w:rsid w:val="00DB7E17"/>
     <w:rsid w:val="00DC1540"/>
     <w:rsid w:val="00DC2801"/>
+    <w:rsid w:val="00DC3E89"/>
     <w:rsid w:val="00DC4692"/>
     <w:rsid w:val="00DC7A3A"/>
     <w:rsid w:val="00DD1AC1"/>
     <w:rsid w:val="00DD45DA"/>
     <w:rsid w:val="00DD67F1"/>
     <w:rsid w:val="00DE3567"/>
     <w:rsid w:val="00DE3C5C"/>
+    <w:rsid w:val="00DE5FBB"/>
+    <w:rsid w:val="00DF0D87"/>
     <w:rsid w:val="00DF35BA"/>
     <w:rsid w:val="00DF3DBE"/>
+    <w:rsid w:val="00DF5422"/>
     <w:rsid w:val="00DF6DA0"/>
+    <w:rsid w:val="00E12449"/>
     <w:rsid w:val="00E13FCE"/>
     <w:rsid w:val="00E156F0"/>
     <w:rsid w:val="00E211A2"/>
     <w:rsid w:val="00E226C3"/>
     <w:rsid w:val="00E2295B"/>
     <w:rsid w:val="00E22C90"/>
     <w:rsid w:val="00E23FED"/>
     <w:rsid w:val="00E25A4D"/>
     <w:rsid w:val="00E26336"/>
     <w:rsid w:val="00E543BC"/>
     <w:rsid w:val="00E56A2A"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E8139C"/>
     <w:rsid w:val="00E839E1"/>
     <w:rsid w:val="00E8719B"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
+    <w:rsid w:val="00E9054C"/>
     <w:rsid w:val="00EA30B0"/>
     <w:rsid w:val="00EA367B"/>
+    <w:rsid w:val="00EB29E0"/>
     <w:rsid w:val="00EB391D"/>
     <w:rsid w:val="00EC0D67"/>
     <w:rsid w:val="00EC4FC5"/>
     <w:rsid w:val="00EC6F21"/>
     <w:rsid w:val="00EC7C28"/>
     <w:rsid w:val="00ED0F1F"/>
+    <w:rsid w:val="00EE20DC"/>
     <w:rsid w:val="00EF52BB"/>
     <w:rsid w:val="00F02B8B"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F049EA"/>
+    <w:rsid w:val="00F04D3E"/>
     <w:rsid w:val="00F11272"/>
     <w:rsid w:val="00F12B18"/>
     <w:rsid w:val="00F13BBC"/>
     <w:rsid w:val="00F15EA8"/>
+    <w:rsid w:val="00F25CD2"/>
     <w:rsid w:val="00F261CA"/>
     <w:rsid w:val="00F27A7E"/>
     <w:rsid w:val="00F30F6A"/>
     <w:rsid w:val="00F31072"/>
     <w:rsid w:val="00F317DE"/>
+    <w:rsid w:val="00F424D9"/>
+    <w:rsid w:val="00F45C18"/>
     <w:rsid w:val="00F53313"/>
     <w:rsid w:val="00F569F0"/>
     <w:rsid w:val="00F64EB3"/>
+    <w:rsid w:val="00F66BE4"/>
+    <w:rsid w:val="00F710F8"/>
     <w:rsid w:val="00F72E5F"/>
+    <w:rsid w:val="00F73369"/>
+    <w:rsid w:val="00F7367E"/>
+    <w:rsid w:val="00F809A0"/>
     <w:rsid w:val="00F85FD5"/>
     <w:rsid w:val="00F873C8"/>
+    <w:rsid w:val="00F874CB"/>
     <w:rsid w:val="00F921C2"/>
     <w:rsid w:val="00F9391C"/>
     <w:rsid w:val="00F942E8"/>
+    <w:rsid w:val="00F95155"/>
     <w:rsid w:val="00FA0A31"/>
     <w:rsid w:val="00FA22C7"/>
     <w:rsid w:val="00FA5559"/>
     <w:rsid w:val="00FB513A"/>
     <w:rsid w:val="00FB5A56"/>
     <w:rsid w:val="00FC132D"/>
     <w:rsid w:val="00FC2852"/>
     <w:rsid w:val="00FD0F3F"/>
     <w:rsid w:val="00FD213A"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FE4EED"/>
     <w:rsid w:val="00FF1EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21653E3F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{06B48398-EFCC-41EA-9324-91FF70653E85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24378,65 +17053,68 @@
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008767AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6946"/>
       </w:tabs>
       <w:spacing w:before="20" w:after="20"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00AB5F5C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
@@ -24459,60 +17137,62 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:jc w:val="both"/>
@@ -24679,50 +17359,51 @@
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00F85FD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00F85FD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008767AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -24738,50 +17419,51 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00426738"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00010D81"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="009C7603"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C7603"/>
     <w:pPr>
       <w:spacing w:after="100" w:afterAutospacing="1" w:line="336" w:lineRule="auto"/>
@@ -24796,56 +17478,168 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004413E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F61B5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D728E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="PingFang SC" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Boxwide">
+    <w:name w:val="Box wide"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B316C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="113" w:right="113"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Boxshort">
+    <w:name w:val="Box short"/>
+    <w:basedOn w:val="Boxwide"/>
+    <w:rsid w:val="00D12471"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:right="6237"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Box23rd">
+    <w:name w:val="Box 2/3rd"/>
+    <w:basedOn w:val="Boxwide"/>
+    <w:rsid w:val="001E4270"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:right="3402"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00767F07"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A752EC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147DDC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="19094391">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="66802864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="13575244">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -24954,83 +17748,1087 @@
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="2141998121">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="240917119">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="275869984">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="336466199">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="378632631">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="113"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="397822547">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="436339241">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="113"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="662272401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="728579144">
+      <w:marLeft w:val="113"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="944389873">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="969894879">
+      <w:marLeft w:val="113"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1048915905">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="113"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1072434161">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1180391582">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1315451054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1321232276">
+      <w:marLeft w:val="113"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1366248722">
+      <w:marLeft w:val="113"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1473061205">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1479106541">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1523325564">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="113"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1621063366">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="113"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1656957274">
+      <w:marLeft w:val="113"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1748503071">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2135245032">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="6" w:color="000000"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Starcross@apha.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Starcross@apha.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tbhub.co.uk/tb-in-non-bovine-animals/camelids/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B83564A047754909B8336B1D8F3E64B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3DB4E81B-9AF1-4168-A9FB-55406909219B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D46DAA" w:rsidRDefault="00D67805" w:rsidP="00D67805">
+          <w:pPr>
+            <w:pStyle w:val="B83564A047754909B8336B1D8F3E64B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccReference]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="34F1ACE6D3D647199B4391556EFE6ACA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{885AD8A2-7F22-40B8-8A56-B48153058B30}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D46DAA" w:rsidRDefault="00D67805" w:rsidP="00D67805">
+          <w:pPr>
+            <w:pStyle w:val="34F1ACE6D3D647199B4391556EFE6ACA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccSecurityClassification]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="46D3FD857A6F48B7BA6949FFC88EED0C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B41B8A81-BAC6-46C8-BF27-06C1FCEF4EDB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D46DAA" w:rsidRDefault="00D67805" w:rsidP="00D67805">
+          <w:pPr>
+            <w:pStyle w:val="46D3FD857A6F48B7BA6949FFC88EED0C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccVersion]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="522757E009BF4E28819D5D05F3F28C39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E6B9FBF0-8498-4B4F-B908-EA946902EB23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D46DAA" w:rsidRDefault="00D67805" w:rsidP="00D67805">
+          <w:pPr>
+            <w:pStyle w:val="522757E009BF4E28819D5D05F3F28C39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00127DC6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[ccPublishDate]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="PingFang SC">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D67805"/>
+    <w:rsid w:val="0012628B"/>
+    <w:rsid w:val="004C1367"/>
+    <w:rsid w:val="0055245C"/>
+    <w:rsid w:val="00621CF4"/>
+    <w:rsid w:val="0065766A"/>
+    <w:rsid w:val="006C4D00"/>
+    <w:rsid w:val="007B08E3"/>
+    <w:rsid w:val="0080734E"/>
+    <w:rsid w:val="008348C1"/>
+    <w:rsid w:val="009B3294"/>
+    <w:rsid w:val="00A67EDB"/>
+    <w:rsid w:val="00B1639C"/>
+    <w:rsid w:val="00C20367"/>
+    <w:rsid w:val="00D46DAA"/>
+    <w:rsid w:val="00D67805"/>
+    <w:rsid w:val="00DA70C8"/>
+    <w:rsid w:val="00F809A0"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D67805"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B83564A047754909B8336B1D8F3E64B9">
+    <w:name w:val="B83564A047754909B8336B1D8F3E64B9"/>
+    <w:rsid w:val="00D67805"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34F1ACE6D3D647199B4391556EFE6ACA">
+    <w:name w:val="34F1ACE6D3D647199B4391556EFE6ACA"/>
+    <w:rsid w:val="00D67805"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46D3FD857A6F48B7BA6949FFC88EED0C">
+    <w:name w:val="46D3FD857A6F48B7BA6949FFC88EED0C"/>
+    <w:rsid w:val="00D67805"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="522757E009BF4E28819D5D05F3F28C39">
+    <w:name w:val="522757E009BF4E28819D5D05F3F28C39"/>
+    <w:rsid w:val="00D67805"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25309,1059 +19107,1190 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-    <xsd:import namespace="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
+    <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:ContentCloud_SRO" minOccurs="0"/>
-[...83 lines deleted...]
-                <xsd:element ref="ns3:DLCPolicyLabelLock" minOccurs="0"/>
+                <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:ACTION" minOccurs="0"/>
+                <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
+                <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
+                <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:ccDuration" minOccurs="0"/>
+                <xsd:element ref="ns2:ccKeywords" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLanguage" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLastReviewedOnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:ccLegacyReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataCTypeName" minOccurs="0"/>
+                <xsd:element ref="ns2:ccMetadataItemId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccPublishOnApproval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReference" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:ccRiskLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmitDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnReason" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAppliesTo" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccCommentToApprover" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApprovedDate5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverComment5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubjectMatterExpert" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverJobTitle5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSeniorResponsibleOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccApproverOrganisation5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiences" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSecurityClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAssuranceStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUniqueId" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSopNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ccAudiencesCombinedString" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:ccScheduledReviewInterval" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWithdrawnBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:ccVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ccIsExternal" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledPublishDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ccScheduledReviewType" minOccurs="0"/>
+                <xsd:element ref="ns2:SG" minOccurs="0"/>
+                <xsd:element ref="ns2:Action2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccResponsibleTeamString" minOccurs="0"/>
+                <xsd:element ref="ns2:ccUpdateNotice" minOccurs="0"/>
+                <xsd:element ref="ns2:AssurerAction" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedWorkdayDelta" minOccurs="0"/>
+                <xsd:element ref="ns2:cf401361b24e474cb011be6eb76c0e76" minOccurs="0"/>
+                <xsd:element ref="ns2:n7493b4506bf40e28c373b1e51a33445" minOccurs="0"/>
+                <xsd:element ref="ns2:k85d23755b3a46b5a51451cf336b2e9b" minOccurs="0"/>
+                <xsd:element ref="ns2:lae2bfa7b6474897ab4a53f76ea236c7" minOccurs="0"/>
+                <xsd:element ref="ns2:ddeb1fd0a9ad4436a96525d34737dc44" minOccurs="0"/>
+                <xsd:element ref="ns2:fe59e9859d6a491389c5b03567f5dda5" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:i7526201392745a2b0a0da3858a507d7" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:ccReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel1" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel2" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel3" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel4" minOccurs="0"/>
+                <xsd:element ref="ns2:ccWorkAreaLevel5" minOccurs="0"/>
+                <xsd:element ref="ns2:ccSubmittedByEmail" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edf18dbe-f08c-4a27-9a1b-3256889afa95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="ContentCloud_SRO" ma:index="0" nillable="true" ma:displayName="Senior Responsible Owner (SRO)" ma:description="Senior Responsible Owner (SRO)" ma:indexed="true" ma:internalName="ContentCloud_SRO">
+    <xsd:element name="HOMigrated" ma:index="5" nillable="true" ma:displayName="Migrated" ma:default="0" ma:internalName="HOMigrated" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Team" ma:index="7" nillable="true" ma:displayName="Team" ma:hidden="true" ma:internalName="Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:hidden="true" ma:internalName="Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ACTION" ma:index="11" nillable="true" ma:displayName="Action" ma:hidden="true" ma:internalName="ACTION" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccStatus" ma:index="12" nillable="true" ma:displayName="ccStatus" ma:default="Draft" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Draft"/>
+              <xsd:enumeration value="Pending assurance"/>
+              <xsd:enumeration value="Cancel submission"/>
+              <xsd:enumeration value="Discarded"/>
+              <xsd:enumeration value="Pending approval"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Published"/>
+              <xsd:enumeration value="Rejected from assurance"/>
+              <xsd:enumeration value="Rejected from assurance (Expired)"/>
+              <xsd:enumeration value="Rejected from approval"/>
+              <xsd:enumeration value="Rejected from approval (Expired)"/>
+              <xsd:enumeration value="Awaiting External Withdrawal"/>
+              <xsd:enumeration value="Externally Withdrawn"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Awaiting External Publishing"/>
+              <xsd:enumeration value="Externally Published"/>
+              <xsd:enumeration value="Awaiting Publishing"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccContentAssurer" ma:index="13" nillable="true" ma:displayName="ccContentAssurer" ma:hidden="true" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentAssurer" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_DocumentTitleLink" ma:index="1" nillable="true" ma:displayName="Title" ma:format="Hyperlink" ma:internalName="ContentCloud_DocumentTitleLink">
+    <xsd:element name="ccIsAPHAAssuranceChecked" ma:index="14" nillable="true" ma:displayName="ccIsAPHAAssuranceChecked" ma:default="0" ma:internalName="ccIsAPHAAssuranceChecked" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovers" ma:index="15" nillable="true" ma:displayName="ccApprovers" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccApprovers" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Author" ma:index="2" nillable="true" ma:displayName="Author" ma:description="Document Author" ma:indexed="true" ma:internalName="ContentCloud_Author">
+    <xsd:element name="ccContentOwner" ma:index="16" nillable="true" ma:displayName="ccContentOwner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContentOwner" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccContributors" ma:index="17" nillable="true" ma:displayName="ccContributors" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccContributors" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccCommentToAssurer" ma:index="18" nillable="true" ma:displayName="ccCommentToAssurer" ma:hidden="true" ma:internalName="ccCommentToAssurer" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssurerComment" ma:index="19" nillable="true" ma:displayName="ccAssurerComment" ma:internalName="ccAssurerComment" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccChangeType" ma:index="20" nillable="true" ma:displayName="ccChangeType" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccChangeType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="New"/>
+              <xsd:enumeration value="New - no change"/>
+              <xsd:enumeration value="Major"/>
+              <xsd:enumeration value="Minor"/>
+              <xsd:enumeration value="Very Minor"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccConsultee" ma:index="21" nillable="true" ma:displayName="ccConsultee" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccConsultee" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccDateAssured" ma:index="22" nillable="true" ma:displayName="ccDateAssured" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccDateAssured" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDescription" ma:index="23" nillable="true" ma:displayName="ccDescription" ma:internalName="ccDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccDuration" ma:index="24" nillable="true" ma:displayName="ccDuration" ma:hidden="true" ma:internalName="ccDuration" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccKeywords" ma:index="25" nillable="true" ma:displayName="ccKeywords" ma:internalName="ccKeywords" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLanguage" ma:index="26" nillable="true" ma:displayName="ccLanguage" ma:internalName="ccLanguage" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="English"/>
+                        <xsd:enumeration value="Welsh"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccLastReviewedOnDate" ma:index="27" nillable="true" ma:displayName="ccLastReviewedOnDate" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccLastReviewedOnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyDetails" ma:index="28" nillable="true" ma:displayName="ccLegacyDetails" ma:internalName="ccLegacyDetails" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccLegacyReference" ma:index="29" nillable="true" ma:displayName="ccLegacyReference" ma:internalName="ccLegacyReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataCTypeName" ma:index="30" nillable="true" ma:displayName="Content type" ma:hidden="true" ma:indexed="true" ma:internalName="ccMetadataCTypeName" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccMetadataItemId" ma:index="31" nillable="true" ma:displayName="ccMetadataItemId" ma:decimals="0" ma:hidden="true" ma:internalName="ccMetadataItemId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishDate" ma:index="32" nillable="true" ma:displayName="Date published" ma:format="DateOnly" ma:indexed="true" ma:internalName="ccPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccPublishOnApproval" ma:index="33" nillable="true" ma:displayName="ccPublishOnApproval" ma:default="1" ma:internalName="ccPublishOnApproval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccReference" ma:index="34" nillable="true" ma:displayName="LIT Number" ma:hidden="true" ma:indexed="true" ma:internalName="ccReference" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccResponsibleTeam" ma:index="35" nillable="true" ma:displayName="ccResponsibleTeam" ma:hidden="true" ma:indexed="true" ma:list="{42253b7d-40c2-489d-aa37-baf2e04ba7bd}" ma:internalName="ccResponsibleTeam" ma:readOnly="false" ma:showField="Title" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccRiskLevel" ma:index="36" nillable="true" ma:displayName="ccRiskLevel" ma:description="&#10;" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccRiskLevel" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Very High"/>
+              <xsd:enumeration value="High"/>
+              <xsd:enumeration value="Medium"/>
+              <xsd:enumeration value="Low"/>
+              <xsd:enumeration value="Very Low"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmitDate" ma:index="37" nillable="true" ma:displayName="ccSubmitDate" ma:format="DateOnly" ma:internalName="ccSubmitDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnDate" ma:index="38" nillable="true" ma:displayName="ccWithdrawnDate" ma:format="DateOnly" ma:internalName="ccWithdrawnDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawNotice" ma:index="39" nillable="true" ma:displayName="ccWithdrawNotice" ma:internalName="ccWithdrawNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccWithdrawnReason" ma:index="40" nillable="true" ma:displayName="ccWithdrawnReason" ma:internalName="ccWithdrawnReason" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAppliesTo" ma:index="41" nillable="true" ma:displayName="ccAppliesTo" ma:hidden="true" ma:internalName="ccAppliesTo" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="England"/>
+                        <xsd:enumeration value="Scotland"/>
+                        <xsd:enumeration value="Wales"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate1" ma:index="42" nillable="true" ma:displayName="ccApprovedDate1" ma:format="DateOnly" ma:internalName="ccApprovedDate1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate2" ma:index="43" nillable="true" ma:displayName="ccApprovedDate2" ma:format="DateOnly" ma:internalName="ccApprovedDate2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccCommentToApprover" ma:index="44" nillable="true" ma:displayName="ccCommentToApprover" ma:hidden="true" ma:internalName="ccCommentToApprover" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate3" ma:index="45" nillable="true" ma:displayName="ccApprovedDate3" ma:format="DateOnly" ma:internalName="ccApprovedDate3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate4" ma:index="46" nillable="true" ma:displayName="ccApprovedDate4" ma:format="DateOnly" ma:internalName="ccApprovedDate4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApprovedDate5" ma:index="47" nillable="true" ma:displayName="ccApprovedDate5" ma:format="DateOnly" ma:internalName="ccApprovedDate5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment1" ma:index="48" nillable="true" ma:displayName="ccApproverComment1" ma:internalName="ccApproverComment1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment2" ma:index="49" nillable="true" ma:displayName="ccApproverComment2" ma:internalName="ccApproverComment2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment3" ma:index="50" nillable="true" ma:displayName="ccApproverComment3" ma:internalName="ccApproverComment3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment4" ma:index="51" nillable="true" ma:displayName="ccApproverComment4" ma:internalName="ccApproverComment4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverComment5" ma:index="52" nillable="true" ma:displayName="ccApproverComment5" ma:internalName="ccApproverComment5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle1" ma:index="53" nillable="true" ma:displayName="ccApproverJobTitle1" ma:internalName="ccApproverJobTitle1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle2" ma:index="54" nillable="true" ma:displayName="ccApproverJobTitle2" ma:internalName="ccApproverJobTitle2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle3" ma:index="55" nillable="true" ma:displayName="ccApproverJobTitle3" ma:internalName="ccApproverJobTitle3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubjectMatterExpert" ma:index="56" nillable="true" ma:displayName="ccSubjectMatterExpert" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSubjectMatterExpert" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle4" ma:index="57" nillable="true" ma:displayName="ccApproverJobTitle4" ma:internalName="ccApproverJobTitle4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverJobTitle5" ma:index="58" nillable="true" ma:displayName="ccApproverJobTitle5" ma:internalName="ccApproverJobTitle5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation1" ma:index="59" nillable="true" ma:displayName="ccApproverOrganisation1" ma:internalName="ccApproverOrganisation1" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSeniorResponsibleOwner" ma:index="60" nillable="true" ma:displayName="ccSeniorResponsibleOwner" ma:indexed="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccSeniorResponsibleOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Contributors" ma:index="3" nillable="true" ma:displayName="Contributor(s)" ma:description="Document Author" ma:internalName="ContentCloud_Contributors">
+    <xsd:element name="ccApproverOrganisation2" ma:index="61" nillable="true" ma:displayName="ccApproverOrganisation2" ma:internalName="ccApproverOrganisation2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation3" ma:index="62" nillable="true" ma:displayName="ccApproverOrganisation3" ma:internalName="ccApproverOrganisation3" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation4" ma:index="63" nillable="true" ma:displayName="ccApproverOrganisation4" ma:internalName="ccApproverOrganisation4" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccApproverOrganisation5" ma:index="64" nillable="true" ma:displayName="ccApproverOrganisation5" ma:internalName="ccApproverOrganisation5" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiences" ma:index="65" nillable="true" ma:displayName="ccAudiences" ma:hidden="true" ma:internalName="ccAudiences" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
-[...23 lines deleted...]
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
-                  <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-                  </xsd:restriction>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                        <xsd:enumeration value="Committee on Climate Change"/>
+                        <xsd:enumeration value="Defra"/>
+                        <xsd:enumeration value="Environment Agency"/>
+                        <xsd:enumeration value="Marine Management Organisation"/>
+                        <xsd:enumeration value="Natural England"/>
+                        <xsd:enumeration value="NCS"/>
+                        <xsd:enumeration value="RPA"/>
+                        <xsd:enumeration value="VMD"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Language" ma:index="6" nillable="true" ma:displayName="Language" ma:description="" ma:internalName="ContentCloud_Language">
+    <xsd:element name="ccScheduledReviewDate" ma:index="66" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:hidden="true" ma:indexed="true" ma:internalName="ccScheduledReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSecurityClassification" ma:index="67" nillable="true" ma:displayName="ccSecurityClassification" ma:default="OFFICIAL" ma:format="Dropdown" ma:indexed="true" ma:internalName="ccSecurityClassification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="OFFICIAL"/>
+          <xsd:enumeration value="OFFICIAL-SENSITIVE"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAssuranceStatus" ma:index="68" nillable="true" ma:displayName="ccAssuranceStatus" ma:format="RadioButtons" ma:hidden="true" ma:internalName="ccAssuranceStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Passed to approver - good quality"/>
+              <xsd:enumeration value="Passed to approver - minor improvements required"/>
+              <xsd:enumeration value="Passed to approver - significant improvements required"/>
+              <xsd:enumeration value="Returned to content owner - action required to make minor improvements"/>
+              <xsd:enumeration value="Returned to content owner - action required to make significant improvements"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUniqueId" ma:index="69" nillable="true" ma:displayName="ccUniqueId" ma:decimals="0" ma:hidden="true" ma:internalName="ccUniqueId" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSopNumber" ma:index="70" nillable="true" ma:displayName="ccSopNumber" ma:hidden="true" ma:indexed="true" ma:internalName="ccSopNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="20"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccAudiencesCombinedString" ma:index="71" nillable="true" ma:displayName="Audience" ma:hidden="true" ma:indexed="true" ma:internalName="ccAudiencesCombinedString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="74" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoice">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
-[...6 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LastReviewedOnDate" ma:index="7" nillable="true" ma:displayName="Last reviewed on" ma:description="Last Reviewed On" ma:format="DateOnly" ma:internalName="ContentCloud_LastReviewedOnDate">
-[...9 lines deleted...]
-    <xsd:element name="ContentCloud_ScheduledReviewedBy" ma:index="9" nillable="true" ma:displayName="Scheduled reviewed by" ma:description="Scheduled Reviewed By" ma:internalName="ContentCloud_ScheduledReviewedBy">
+    <xsd:element name="ccWithdrawnBy" ma:index="80" nillable="true" ma:displayName="ccWithdrawnBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccWithdrawnBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_UpdateNotice" ma:index="10" nillable="true" ma:displayName="Update notice" ma:description="Why the content has been replaced, e.g. whats changed between versions." ma:internalName="ContentCloud_UpdateNotice">
-[...101 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawnBy" ma:index="21" nillable="true" ma:displayName="Withdrawn by" ma:description="" ma:internalName="ContentCloud_WithdrawnBy">
+    <xsd:element name="ccScheduledReviewedBy" ma:index="81" nillable="true" ma:displayName="ccScheduledReviewedBy" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ccScheduledReviewedBy" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_WithdrawnDate" ma:index="22" nillable="true" ma:displayName="Withdrawn date" ma:description="" ma:format="DateOnly" ma:internalName="ContentCloud_WithdrawnDate">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_WithdrawNotice" ma:index="23" nillable="true" ma:displayName="Withdraw notice" ma:description="Why the content has been withdrawn. If the content has been merged into another document then they will only place a link here." ma:internalName="ContentCloud_WithdrawNotice">
+    <xsd:element name="ccVersion" ma:index="82" nillable="true" ma:displayName="ccVersion" ma:hidden="true" ma:internalName="ccVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Rating" ma:index="24" nillable="true" ma:displayName="Rating" ma:decimals="1" ma:description="" ma:internalName="ContentCloud_Rating">
+    <xsd:element name="ccIsExternal" ma:index="83" nillable="true" ma:displayName="ccIsExternal" ma:default="0" ma:description="Whether the content is solely internal or also external." ma:internalName="ccIsExternal" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number">
-[...1 lines deleted...]
-          <xsd:minInclusive value="0"/>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledPublishDate" ma:index="84" nillable="true" ma:displayName="Scheduled publish date" ma:format="DateOnly" ma:hidden="true" ma:internalName="ccScheduledPublishDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccScheduledReviewType" ma:index="85" nillable="true" ma:displayName="Review outcome" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Reviewed - no changes"/>
+              <xsd:enumeration value="Reviewed - changes made"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SG" ma:index="86" nillable="true" ma:displayName="SG" ma:format="Dropdown" ma:hidden="true" ma:internalName="SG" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="choicesPlaceholder1"/>
+              <xsd:enumeration value="choicesPlaceholder2"/>
+              <xsd:enumeration value="choicesPlaceholder3"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Action2" ma:index="87" nillable="true" ma:displayName="Action2" ma:hidden="true" ma:internalName="Action2" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_RatingsCount" ma:index="25" nillable="true" ma:displayName="Ratings count" ma:decimals="0" ma:description="" ma:internalName="ContentCloud_RatingsCount">
+    <xsd:element name="ccResponsibleTeamString" ma:index="88" nillable="true" ma:displayName="ccResponsibleTeamString" ma:hidden="true" ma:indexed="true" ma:internalName="ccResponsibleTeamString" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccUpdateNotice" ma:index="89" nillable="true" ma:displayName="ccUpdateNotice" ma:internalName="ccUpdateNotice" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssurerAction" ma:index="90" nillable="true" ma:displayName="Actions" ma:hidden="true" ma:internalName="AssurerAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedWorkdayDelta" ma:index="91" nillable="true" ma:displayName="ccSubmittedWorkdayDelta" ma:decimals="0" ma:default="0" ma:hidden="true" ma:internalName="ccSubmittedWorkdayDelta" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
         <xsd:restriction base="dms:Number">
           <xsd:minInclusive value="0"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_PrimaryContact" ma:index="27" nillable="true" ma:displayName="Primary contact" ma:description="" ma:internalName="ContentCloud_PrimaryContact">
+    <xsd:element name="cf401361b24e474cb011be6eb76c0e76" ma:index="92" nillable="true" ma:taxonomy="true" ma:internalName="cf401361b24e474cb011be6eb76c0e76" ma:taxonomyFieldName="HOCopyrightLevel" ma:displayName="Copyright level" ma:readOnly="false" ma:default="2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4" ma:fieldId="{cf401361-b24e-474c-b011-be6eb76c0e76}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="7e941848-14fe-4569-898a-c2ea72eef5f1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n7493b4506bf40e28c373b1e51a33445" ma:index="93" nillable="true" ma:taxonomy="true" ma:internalName="n7493b4506bf40e28c373b1e51a33445" ma:taxonomyFieldName="HOSiteType" ma:displayName="Site type" ma:readOnly="false" ma:fieldId="{77493b45-06bf-40e2-8c37-3b1e51a33445}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="66943760-3ddd-4b20-99b8-8dfd9fb3c710" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k85d23755b3a46b5a51451cf336b2e9b" ma:index="94" nillable="true" ma:taxonomy="true" ma:internalName="k85d23755b3a46b5a51451cf336b2e9b" ma:taxonomyFieldName="InformationType" ma:displayName="Information Type" ma:readOnly="false" ma:default="3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462" ma:fieldId="{485d2375-5b3a-46b5-a514-51cf336b2e9b}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="bc4b31cc-0a54-459b-9503-8bd2d9097950" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="lae2bfa7b6474897ab4a53f76ea236c7" ma:index="95" nillable="true" ma:taxonomy="true" ma:internalName="lae2bfa7b6474897ab4a53f76ea236c7" ma:taxonomyFieldName="HOGovernmentSecurityClassification" ma:displayName="Government Security Classification" ma:readOnly="false" ma:default="1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3" ma:fieldId="{5ae2bfa7-b647-4897-ab4a-53f76ea236c7}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="20ccd9b4-4ab3-4e8f-b252-1abd2c5e05fc" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ddeb1fd0a9ad4436a96525d34737dc44" ma:index="96" nillable="true" ma:taxonomy="true" ma:internalName="ddeb1fd0a9ad4436a96525d34737dc44" ma:taxonomyFieldName="Distribution" ma:displayName="Distribution" ma:readOnly="false" ma:fieldId="{ddeb1fd0-a9ad-4436-a965-25d34737dc44}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="183434d7-7565-4975-a0ee-9989bbff734a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="fe59e9859d6a491389c5b03567f5dda5" ma:index="97" nillable="true" ma:taxonomy="true" ma:internalName="fe59e9859d6a491389c5b03567f5dda5" ma:taxonomyFieldName="OrganisationalUnit" ma:displayName="Organisational Unit" ma:readOnly="false" ma:fieldId="{fe59e985-9d6a-4913-89c5-b03567f5dda5}" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="f92e898e-79bc-4e89-a1e8-567fddd146e8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="98" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{a7d0562c-aa31-441f-8ede-b9f8d47f8876}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Approvers" ma:index="28" nillable="true" ma:displayName="Approvers" ma:description="" ma:internalName="ContentCloud_Approvers">
-[...56 lines deleted...]
-    <xsd:element name="ContentCloud_MetadataItemId" ma:index="31" nillable="true" ma:displayName="Document metadata item id" ma:description="Unique id of the Content Cloud document metadata item." ma:indexed="true" ma:internalName="ContentCloud_MetadataItemId">
+    <xsd:element name="_dlc_DocId" ma:index="102" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Number"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Audiences" ma:index="32" nillable="true" ma:displayName="Audience" ma:description="" ma:internalName="ContentCloud_Audiences">
-[...316 lines deleted...]
-    <xsd:element name="ContentCloud_ConsolidatedUrl" ma:index="70" nillable="true" ma:displayName="Link to consolidated content" ma:format="Hyperlink" ma:internalName="ContentCloud_ConsolidatedUrl">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="103" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_TempExtDate" ma:index="71" nillable="true" ma:displayName="Temporary extension date" ma:description="Temporary extension date" ma:format="DateOnly" ma:internalName="ContentCloud_TempExtDate">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="104" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_SharedWith" ma:index="72" nillable="true" ma:displayName="Shared with" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_SharedWith" ma:readOnly="false">
+    <xsd:element name="i7526201392745a2b0a0da3858a507d7" ma:index="105" nillable="true" ma:taxonomy="true" ma:internalName="i7526201392745a2b0a0da3858a507d7" ma:taxonomyFieldName="ccWorkArea" ma:displayName="ccWorkArea" ma:readOnly="false" ma:default="" ma:fieldId="{27526201-3927-45a2-b0a0-da3858a507d7}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="5e02e5eb-2614-4b1d-8fe4-ed754315a133" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccReviewStatus" ma:index="111" nillable="true" ma:displayName="ccReviewStatus" ma:format="Dropdown" ma:internalName="ccReviewStatus">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Pending"/>
+              <xsd:enumeration value="Extended"/>
+              <xsd:enumeration value="Withdrawn"/>
+              <xsd:enumeration value="Completed"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ContentCloud_Duration" ma:index="73" nillable="true" ma:displayName="Duration" ma:description="Duration of content in seconds." ma:internalName="ContentCloud_Duration">
-[...4 lines deleted...]
-    <xsd:element name="ContentCloud_Submitter" ma:index="74" nillable="true" ma:displayName="Submitted by" ma:description="" ma:hidden="true" ma:internalName="ContentCloud_Submitter" ma:readOnly="false">
+    <xsd:element name="ccWorkAreaLevel1" ma:index="115" nillable="true" ma:displayName="ccWorkAreaLevel1" ma:hidden="true" ma:internalName="ccWorkAreaLevel1" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_LegacyDetails" ma:index="75" nillable="true" ma:displayName="Legacy details" ma:description="" ma:internalName="ContentCloud_LegacyDetails">
-[...14 lines deleted...]
-    <xsd:element name="ContentCloud_ReceivedFrom" ma:index="78" nillable="true" ma:displayName="Document Received From" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentCloud_ReceivedFrom" ma:showField="ImnName">
+    <xsd:element name="ccWorkAreaLevel2" ma:index="116" nillable="true" ma:displayName="ccWorkAreaLevel2" ma:hidden="true" ma:internalName="ccWorkAreaLevel2" ma:readOnly="false">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:MultiChoiceFillIn">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...6 lines deleted...]
-                </xsd:complexType>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ContentCloud_NewDraftNumber" ma:index="79" nillable="true" ma:displayName="New draft number" ma:description="" ma:internalName="ContentCloud_NewDraftNumber">
+    <xsd:element name="ccWorkAreaLevel3" ma:index="117" nillable="true" ma:displayName="ccWorkAreaLevel3" ma:hidden="true" ma:internalName="ccWorkAreaLevel3" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel4" ma:index="118" nillable="true" ma:displayName="ccWorkAreaLevel4" ma:hidden="true" ma:internalName="ccWorkAreaLevel4" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccWorkAreaLevel5" ma:index="119" nillable="true" ma:displayName="ccWorkAreaLevel5" ma:hidden="true" ma:internalName="ccWorkAreaLevel5" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="APHA"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ccSubmittedByEmail" ma:index="120" nillable="true" ma:displayName="ccSubmittedByEmail" ma:default="" ma:hidden="true" ma:internalName="ccSubmittedByEmail" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="80" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39750f38-d6d2-4177-b9d1-b59d50539719" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="ccScheduledReviewInterval" ma:index="79" nillable="true" ma:displayName="ccScheduledReviewInterval" ma:format="Dropdown" ma:hidden="true" ma:internalName="ccScheduledReviewInterval" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="3 months"/>
+          <xsd:enumeration value="6 months"/>
+          <xsd:enumeration value="12 months"/>
+          <xsd:enumeration value="18 months"/>
+          <xsd:enumeration value="2 years"/>
+          <xsd:enumeration value="3 years"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="99" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="100" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="101" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="107" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="108" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="109" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="110" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_Exempt" ma:index="81" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
-[...18 lines deleted...]
-    <xsd:element name="ContentCloud_RelatedSites" ma:index="33" nillable="true" ma:displayName="Related sites" ma:list="{b4283a8c-c169-464e-b37a-660a96344476}" ma:internalName="ContentCloud_RelatedSites" ma:showField="Title" ma:web="44ba428f-c30f-44c8-8eab-a30b7390a267">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="113" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...5 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="91" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="DLCPolicyLabelValue" ma:index="82" nillable="true" ma:displayName="Label" ma:description="Stores the current value of the label." ma:internalName="DLCPolicyLabelValue" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="114" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...28 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="94" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="87" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="75" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -26406,538 +20335,541 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <ContentCloud_OrganisationString xmlns="44ba428f-c30f-44c8-8eab-a30b7390a267">9984</ContentCloud_OrganisationString>
-    <ContentCloud_WithdrawnBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-6115</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-6115</Url>
+      <Description>CCPLUS-1046792359-6115</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>210</Value>
+      <Value>5</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Charlotte Pritchard</DisplayName>
+        <AccountId>8144</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-02T11:19:17+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-05-20T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">0</ccDuration>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2023-03-01T00:00:00+00:00</ccApprovedDate2>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Camelid TB Serology Package - Statutory Sample Submission Form</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Operations Manual</ccLegacyDetails>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Trudy Pay</DisplayName>
+        <AccountId>50</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation2>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Ivelina Miteva</DisplayName>
+        <AccountId>8133</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">8</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, this content has passed assurance. I have applied the accessible template as much as I can but have retained some tables as an exception. Kind regards Trudy&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Veterinary Head of TB Delivery</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">VA TB Delivery</ccApproverJobTitle2>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">TN183 Camelid TB Serology Package - Statutory Sample Submission Form</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_WithdrawnBy>
-    <ContentCloud_Approver1 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">TN</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Pending</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-06-04T12:58:11+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Information note added to make clear DPP supply issues and the impact this has on samples from England and Scotland</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Frost, Susanne</DisplayName>
-[...22 lines deleted...]
-        <AccountId>24879</AccountId>
+        <DisplayName>Sergio Thomas</DisplayName>
+        <AccountId>161</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pritchard, Charlotte</DisplayName>
-        <AccountId>25765</AccountId>
+        <DisplayName>Silver Apostolidou</DisplayName>
+        <AccountId>4728</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Miteva, Ivelina</DisplayName>
-        <AccountId>24670</AccountId>
+        <DisplayName>Ivelina Miteva</DisplayName>
+        <AccountId>8133</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Jensen, Lizzie</DisplayName>
-        <AccountId>21674</AccountId>
+        <DisplayName>Lizzie Jensen</DisplayName>
+        <AccountId>8145</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Thomas, Sergio</DisplayName>
-        <AccountId>15712</AccountId>
+        <DisplayName>Charlie Bradshaw</DisplayName>
+        <AccountId>17611</AccountId>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_PrimaryContact>
-[...31 lines deleted...]
-    <ContentCloud_ContentAssurer xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9984</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_ContentAssurer>
-[...5 lines deleted...]
-    <ContentCloud_SRO xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
-        <DisplayName>Nicola Hirst</DisplayName>
-        <AccountId>24664</AccountId>
+        <DisplayName>Susanne Frost</DisplayName>
+        <AccountId>1110</AccountId>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_SRO>
-[...1 lines deleted...]
-    <ContentCloud_Approver3 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">68228</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">28816</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-21T08:02:52+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - minor improvements required</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-Veterinary Advice Services</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TN</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Endemic disease</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>TB</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Ivelina.Miteva@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver3>
-    <ContentCloud_Approver4 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
-    </ContentCloud_Approver4>
-[...99 lines deleted...]
-    <DLCPolicyLabelValue xmlns="c78a0cd0-2680-45d0-a254-38b105a1c2de">{_UIVersionString}</DLCPolicyLabelValue>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</p:Policy>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E68B30C-D850-4DB0-9F1F-AFCC761B14B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A512205C-3583-4213-BFBF-9BC252551DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA029D7-B789-4346-A81E-668C728C4CFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8801F43-EEB7-4A1B-8589-A13047D37988}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DCCA36E-5C0B-402C-90E2-081DA7B63A0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="662745e8-e224-48e8-a2e3-254862b8c2f5"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD77ABE6-CC99-470A-9493-6DC91D59419B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8BEDAB3-72E1-443E-B32F-F9A1545CBCD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="office.server.policy"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7493</Characters>
+  <Pages>5</Pages>
+  <Words>1160</Words>
+  <Characters>6616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Camelid TB Serology Package - Statutory Sample Submission Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8790</CharactersWithSpaces>
+  <CharactersWithSpaces>7761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TN183 Camelid TB serology package: Statutory sample submission form</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D5A45896ADA143F9BF5F69E7D3C3FE4B00D98EFE89D44D4E4FABF3388FF6AD820A00409A154CE5C7A7458BC442F2F39A6D90</vt:lpwstr>
+    <vt:lpwstr>0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Distribution">
-    <vt:lpwstr>4;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
+    <vt:lpwstr>9;#Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HOCopyrightLevel">
-    <vt:lpwstr>1;#Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>2;#Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="HOGovernmentSecurityClassification">
-    <vt:lpwstr>2;#Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>1;#Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="HOSiteType">
     <vt:lpwstr>5;#Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="OrganisationalUnit">
-    <vt:lpwstr>3;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
+    <vt:lpwstr>11;#APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="InformationType">
-    <vt:lpwstr/>
+    <vt:lpwstr>3;#Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="lae2bfa7b6474897ab4a53f76ea236c7">
-    <vt:lpwstr>Official|14c80daa-741b-422c-9722-f71693c9ede4</vt:lpwstr>
+    <vt:lpwstr>Official|81bd8666-edf4-4507-8c3b-3512b45168e3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
-    <vt:r8>9038600</vt:r8>
+    <vt:r8>100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Topic">
     <vt:lpwstr>Records Management</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fe59e9859d6a491389c5b03567f5dda5">
     <vt:lpwstr>APHA|8cfe9d61-c27f-47b7-a138-543088555a27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Assignedto">
     <vt:lpwstr>Andrew</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="cf401361b24e474cb011be6eb76c0e76">
-    <vt:lpwstr>Crown|69589897-2828-4761-976e-717fd8e631c9</vt:lpwstr>
+    <vt:lpwstr>Crown|9c078396-e163-48e6-a28b-c2cfca05e1a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Team">
     <vt:lpwstr>Quality Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Status">
     <vt:lpwstr>Complete</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ddeb1fd0a9ad4436a96525d34737dc44">
     <vt:lpwstr>Internal APHA|c4c48635-cc8c-496b-abb6-4a15e2e963ca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="HOMigrated">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="n7493b4506bf40e28c373b1e51a33445">
     <vt:lpwstr>Team|ff0485df-0575-416f-802f-e999165821b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>0bf2a589-dadb-4b16-9d46-72c3678c9f75</vt:lpwstr>
+    <vt:lpwstr>77d28925-5463-460d-a7bb-241d54d58840</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_ip_UnifiedCompliancePolicyProperties">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="ccWorkArea">
+    <vt:lpwstr>210;#TN|9eadbde7-7f9f-4ebd-84d0-6f5d2b3e4d9c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="k85d23755b3a46b5a51451cf336b2e9b">
+    <vt:lpwstr>Document|de7f3761-4eca-4f1e-95c0-ec41c41d6462</vt:lpwstr>
+  </property>
 </Properties>
 </file>