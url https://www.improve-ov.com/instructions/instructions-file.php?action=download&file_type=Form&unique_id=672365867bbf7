--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -236,52 +236,53 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>earing Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41C8D054" w14:textId="77777777" w:rsidR="007F030F" w:rsidRPr="00EB008B" w:rsidRDefault="007F030F" w:rsidP="005D4A49">
+          <w:p w14:paraId="41C8D054" w14:textId="77777777" w:rsidR="007F030F" w:rsidRPr="00EB008B" w:rsidRDefault="007F030F" w:rsidP="00BD6355">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BAF664E" wp14:editId="36389A14">
                   <wp:extent cx="1015124" cy="922020"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 2" descr="APHA Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -305,51 +306,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1019417" cy="925919"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50B2460F" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="00E902FC" w:rsidP="003259D3">
+    <w:p w14:paraId="50B2460F" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="00841C6F" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="261B18DC">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="623695F9" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="003259D3" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63245A34" w14:textId="77777777" w:rsidR="003259D3" w:rsidRDefault="003259D3" w:rsidP="003259D3">
       <w:pPr>
         <w:rPr>
@@ -1280,51 +1281,51 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F030F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0FB33D05" w14:textId="07922FAB" w:rsidR="002866FE" w:rsidRPr="007F030F" w:rsidRDefault="002866FE" w:rsidP="007F030F">
+    <w:p w14:paraId="0FB33D05" w14:textId="465072D5" w:rsidR="002866FE" w:rsidRPr="007F030F" w:rsidRDefault="002866FE" w:rsidP="007F030F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="4645"/>
           <w:tab w:val="left" w:pos="9607"/>
           <w:tab w:val="left" w:pos="9844"/>
           <w:tab w:val="left" w:pos="11276"/>
           <w:tab w:val="left" w:pos="13013"/>
           <w:tab w:val="left" w:pos="13865"/>
           <w:tab w:val="left" w:pos="15707"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:ind w:left="828" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F030F">
@@ -3346,82 +3347,82 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002866FE" w:rsidRPr="006B317A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006B317A" w:rsidRPr="006B317A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AD0CA0" w14:textId="3DC6E2FA" w:rsidR="006B317A" w:rsidRPr="00CD2A9D" w:rsidRDefault="006B317A" w:rsidP="006B317A">
+    <w:p w14:paraId="11AD0CA0" w14:textId="66EFAF04" w:rsidR="006B317A" w:rsidRPr="00CD2A9D" w:rsidRDefault="006B317A" w:rsidP="006B317A">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Where “breeding“:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>producing hatching eggs for the production of breeding poultry  and  “rearing” : poultry prior to reproductive / egg laying stage.</w:t>
+        <w:t>producing hatching eggs for the production of breeding poultry and “rearing”: poultry prior to reproductive / egg laying stage.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="0B58695D" w14:textId="021F7E92" w:rsidR="005B0A0C" w:rsidRPr="006B317A" w:rsidRDefault="002866FE" w:rsidP="006B317A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4261"/>
           <w:tab w:val="left" w:pos="4645"/>
           <w:tab w:val="left" w:pos="9607"/>
           <w:tab w:val="left" w:pos="9844"/>
           <w:tab w:val="left" w:pos="11276"/>
           <w:tab w:val="left" w:pos="13013"/>
           <w:tab w:val="left" w:pos="13865"/>
           <w:tab w:val="left" w:pos="15707"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002866FE">
         <w:rPr>
@@ -4094,51 +4095,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00402AC7" w:rsidRPr="00980133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*delete as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00402AC7" w:rsidRPr="00980133">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="0D3C40E0" w14:textId="48E47312" w:rsidR="005B0A0C" w:rsidRPr="005B0A0C" w:rsidRDefault="005B0A0C" w:rsidP="00980133">
+    <w:p w14:paraId="0D3C40E0" w14:textId="7DFD3DB5" w:rsidR="005B0A0C" w:rsidRPr="005B0A0C" w:rsidRDefault="005B0A0C" w:rsidP="00980133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="00402AC7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4355,101 +4356,87 @@
         <w:r w:rsidRPr="00C54A08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/animal-and-plant-heath-agency-privacy-notices</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3039B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="65267453" w14:textId="0F4976E9" w:rsidR="00A75B17" w:rsidRDefault="00A75B17" w:rsidP="003259D3"/>
-    <w:p w14:paraId="10638B8F" w14:textId="55EDA84B" w:rsidR="00A75B17" w:rsidRDefault="00A75B17" w:rsidP="003259D3"/>
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5011" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="5242"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="12E68E66" w14:textId="77777777" w:rsidTr="00AB6540">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4846C9FE" w14:textId="2D694762" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="0015788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1. Breeding and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">earing </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -4709,51 +4696,51 @@
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7DBC121B" w14:textId="0B7133FD" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00675BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text7"/>
+            <w:bookmarkStart w:id="15" w:name="Text7"/>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -4777,105 +4764,134 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w14:paraId="32F6C22D" w14:textId="77777777" w:rsidTr="00205593">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F8AD63" w14:textId="367C0A0E" w:rsidR="002E4B9F" w:rsidRPr="00073FED" w:rsidRDefault="00B86108" w:rsidP="00073FED">
+          <w:p w14:paraId="2A52168B" w14:textId="3B09C4D1" w:rsidR="00FB558A" w:rsidRDefault="00B86108" w:rsidP="00073FED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Attach a </w:t>
             </w:r>
-            <w:r w:rsidR="00021861">
-[...10 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00BD6355">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> site plan to this PYH03 </w:t>
+              <w:t xml:space="preserve"> site plan to this PYH03</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB558A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the date of verification. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F8AD63" w14:textId="0B21CA14" w:rsidR="002E4B9F" w:rsidRPr="00073FED" w:rsidRDefault="00FB558A" w:rsidP="00BD6355">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB558A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The site plan must accurately describe the farm layout, process and surroundings and compliment your detailed comments here to describe that PHS biosecurity requirements are satisfied. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86108">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09207F84" w14:textId="36C6A7C0" w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w:rsidRDefault="00021861" w:rsidP="004C6435">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -4935,190 +4951,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3EC8A88B" w14:textId="77777777" w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w:rsidRDefault="002E4B9F" w:rsidP="00675BD8">
-            <w:pPr>
-[...138 lines deleted...]
-          <w:p w14:paraId="53902EEB" w14:textId="77777777" w:rsidR="002E4B9F" w:rsidRPr="00282CC0" w:rsidRDefault="002E4B9F" w:rsidP="00675BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="5FE1D6FF" w14:textId="77777777" w:rsidTr="00D36F64">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77374BA1" w14:textId="671E8CF2" w:rsidR="004C6435" w:rsidRPr="00073FED" w:rsidRDefault="004C6435" w:rsidP="00073FED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
@@ -6470,142 +6346,142 @@
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CE4AED8" w14:textId="44B40104" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00A64C58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="058B0A30" w14:textId="77777777" w:rsidTr="007B0DC9">
+      <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="058B0A30" w14:textId="77777777" w:rsidTr="009B3FC3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABF25FD" w14:textId="6F308E2B" w:rsidR="004C6435" w:rsidRPr="00073FED" w:rsidRDefault="004C6435" w:rsidP="00073FED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Are hatching eggs:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02211D00" w14:textId="77777777" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
+          <w:p w14:paraId="25FF1F0A" w14:textId="77777777" w:rsidR="009B3FC3" w:rsidRDefault="004C6435" w:rsidP="003D504C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00282CC0">
+            <w:r w:rsidRPr="009B3FC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>collected several times a day, at least daily and as soon as possible after laying. Please give detail.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B62446B" w14:textId="77777777" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
+          <w:p w14:paraId="4B62446B" w14:textId="70D7E87E" w:rsidR="004C6435" w:rsidRPr="009B3FC3" w:rsidRDefault="004C6435" w:rsidP="003D504C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00282CC0">
+            <w:r w:rsidRPr="009B3FC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cleaned and disinfected as soon as possible (unless disinfection takes place at a hatchery)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="589FED89" w14:textId="13E7984A" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="1151" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>placed either in new or in C&amp;D packaging material?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AA4CB55" w14:textId="7FF167C5" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="0015788B">
             <w:pPr>
               <w:ind w:left="87"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6626,51 +6502,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1668836B" w14:textId="1EB1EC33" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00980133">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="680" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5472AF1C" w14:textId="01563537" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="004C6435">
+          <w:p w14:paraId="5C8A8FFF" w14:textId="77777777" w:rsidR="004C6435" w:rsidRDefault="00133796" w:rsidP="004C6435">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6714,50 +6590,66 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="375AA621" w14:textId="77777777" w:rsidR="009B3FC3" w:rsidRDefault="009B3FC3" w:rsidP="004C6435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5472AF1C" w14:textId="01563537" w:rsidR="009B3FC3" w:rsidRPr="00282CC0" w:rsidRDefault="009B3FC3" w:rsidP="004C6435">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="373DE33C" w14:textId="03C8374B" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00A64C58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="63A59FA7" w14:textId="77777777" w:rsidTr="008177F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
@@ -7227,51 +7119,51 @@
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2D5D5768" w14:textId="4AAF3EE1" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00477D26">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text15"/>
+            <w:bookmarkStart w:id="16" w:name="Text15"/>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -7295,51 +7187,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C6435" w:rsidRPr="00282CC0" w14:paraId="3CCE0D2C" w14:textId="77777777" w:rsidTr="009214DA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B02C66" w14:textId="264E3949" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7607,51 +7499,50 @@
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="753A393E" w14:textId="5B6A015F" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00616F5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="1134" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>morbidity and mortality with causes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6872D16A" w14:textId="202CCA79" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="004C6435">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -8578,80 +8469,81 @@
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C0E261D" w14:textId="7D3B475F" w:rsidR="004C6435" w:rsidRPr="00282CC0" w:rsidRDefault="004C6435" w:rsidP="00980133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00980133" w:rsidRPr="00282CC0" w14:paraId="0C80DEFD" w14:textId="77777777" w:rsidTr="008E056E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15729" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D4455C" w14:textId="6551FBE4" w:rsidR="00FA1001" w:rsidRPr="00133796" w:rsidRDefault="00FA1001" w:rsidP="00133796">
+          <w:p w14:paraId="62D4455C" w14:textId="6551FBE4" w:rsidR="00FA1001" w:rsidRPr="00133796" w:rsidRDefault="00FA1001" w:rsidP="00963A5A">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Hlk152926292"/>
+            <w:bookmarkStart w:id="17" w:name="_Hlk152926292"/>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r w:rsidRPr="00133796">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A79C3EF" w14:textId="00A3B679" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00476803" w:rsidP="00FA1001">
+          <w:p w14:paraId="3A79C3EF" w14:textId="00A3B679" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00476803" w:rsidP="00963A5A">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FA1001" w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oultry houses in which poultry are housed permanently throughout their rearing or laying periods are not accessible to any other birds at any time</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FF12C5" w14:textId="704D5211" w:rsidR="00FA1001" w:rsidRPr="006829C0" w:rsidRDefault="00FA1001" w:rsidP="00FA1001">
             <w:pPr>
@@ -8978,121 +8870,139 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D98DF75" w14:textId="1C2078D9" w:rsidR="006829C0" w:rsidRPr="006829C0" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">All equipment used for catching or transporting poultry must be cleansed and disinfected with a Defra approved disinfectant </w:t>
             </w:r>
             <w:r w:rsidR="008C66D3" w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">() </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>before each occasion on which it is used.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D608FFE" w14:textId="0AB85B72" w:rsidR="00FA1001" w:rsidRPr="0015788B" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
+          <w:p w14:paraId="4D608FFE" w14:textId="4B41C75C" w:rsidR="00FA1001" w:rsidRPr="0015788B" w:rsidRDefault="00FA1001" w:rsidP="006829C0">
             <w:pPr>
               <w:pStyle w:val="BulletText1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Visitors should be discouraged, and if the visit is necessary then freedom from contact with other poultry for 48 hours and/or showering in to the unit is recommended. All visitors must sign the visitors` book.</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="18"/>
+              <w:t>Visitors should be discouraged, and if the visit is necessary then freedom from contact with other poultry for 48 hours and/or showering in to the unit is recommended. All visitors must sign the visitors</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006829C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> book.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00133796" w:rsidRPr="00282CC0" w14:paraId="5B7CA1E5" w14:textId="77777777" w:rsidTr="00900BDD">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC783DC" w14:textId="601B8D7A" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="005F66CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Hlk152926362"/>
-            <w:bookmarkStart w:id="20" w:name="_Hlk147149769"/>
+            <w:bookmarkStart w:id="18" w:name="_Hlk152926362"/>
+            <w:bookmarkStart w:id="19" w:name="_Hlk147149769"/>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2. Disease surveillance (Salmonella and Mycoplasma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BFD924F" w14:textId="45ED942A" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00133796">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282CC0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
@@ -9218,51 +9128,50 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BA1C06" w14:textId="5A04451C" w:rsidR="003A613A" w:rsidRDefault="003A613A" w:rsidP="003A613A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If the visit is for an initial approval, does the flock require testing twice for relevant pathogens with an interval between 14-42 days? Test reports must be returned to CSC One Health before approval. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE06EF4" w14:textId="43D1CCC6" w:rsidR="002074E7" w:rsidRPr="000C4B7F" w:rsidRDefault="003A613A" w:rsidP="003A613A">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="705"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C4B7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>If yes, please ensure 2(h) as per PH30 is completed below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
@@ -9550,51 +9459,51 @@
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5BA7FA16" w14:textId="23F76EDB" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00980133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text16"/>
+            <w:bookmarkStart w:id="20" w:name="Text16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -9618,51 +9527,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00133796" w:rsidRPr="00282CC0" w14:paraId="691E0B51" w14:textId="77777777" w:rsidTr="00CB4477">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67674295" w14:textId="64DDD3D3" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
@@ -9816,51 +9725,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D177CDD" w14:textId="5E5AA5D7" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00980133">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:tr w:rsidR="00133796" w:rsidRPr="00282CC0" w14:paraId="0850D994" w14:textId="77777777" w:rsidTr="00C93FB2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F3DD24" w14:textId="4A727463" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
@@ -10632,50 +10541,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D456D2E" w14:textId="0C2ECEFA" w:rsidR="00133796" w:rsidRPr="006829C0" w:rsidRDefault="00133796" w:rsidP="003643FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Has the farm premise operator ensured that arrangements are in place with the operator of the hatchery (where applicable) for sampling to be carried out in the hatchery to complete the programme as per legal requirements?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Yes / No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="049788FC" w14:textId="771A28B4" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00133796">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -10744,70 +10654,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5242" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF9AADC" w14:textId="080ACFAE" w:rsidR="00133796" w:rsidRPr="00282CC0" w:rsidRDefault="00133796" w:rsidP="00980133">
-            <w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="13A5FE7E" w14:textId="3256C95C" w:rsidR="00980133" w:rsidRPr="006829C0" w:rsidRDefault="00980133" w:rsidP="006829C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C3255" w:rsidRPr="00282CC0" w14:paraId="78E863B9" w14:textId="24B44533" w:rsidTr="00993DC2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E3EEBA8" w14:textId="77777777" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -10822,88 +10712,106 @@
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In order to be registered under the Scheme, premises</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D517453" w14:textId="203FE36A" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
+          <w:p w14:paraId="3D517453" w14:textId="54E28C22" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00E266A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> contain only poultry or hatching eggs from PHS premises. Please </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>list source</w:t>
+              <w:t xml:space="preserve">list </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3FC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006829C0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>source</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> premises (and source </w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>country</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) in comments box. Are sources from: </w:t>
             </w:r>
           </w:p>
@@ -11123,51 +11031,50 @@
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C94D2AD" w14:textId="0DE6F62E" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00F20212">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>approved PHS premises</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB49AC1" w14:textId="6816ADD8" w:rsidR="005C3255" w:rsidRPr="006829C0" w:rsidRDefault="005C3255" w:rsidP="00F20212">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>premises approved in EU according to Commission Delegated Regulation 2019/2035</w:t>
             </w:r>
             <w:r w:rsidRPr="006829C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -11571,51 +11478,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="10879"/>
       </w:tblGrid>
       <w:tr w:rsidR="00195108" w:rsidRPr="00B21D6D" w14:paraId="62EAF6A1" w14:textId="77777777" w:rsidTr="002F029C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p w14:paraId="38D2DFA1" w14:textId="7A08DCE9" w:rsidR="00195108" w:rsidRPr="00195108" w:rsidRDefault="00195108" w:rsidP="001D2690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195108">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">APHA </w:t>
             </w:r>
             <w:r w:rsidR="00B943F3" w:rsidRPr="00195108">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>staff only</w:t>
             </w:r>
             <w:r w:rsidR="00282CC0">
@@ -11844,95 +11751,106 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00402AC7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00195108">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(No. of ½ hour units spent on inspection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B804C0" w14:textId="39DA7575" w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidRDefault="007F030F" w:rsidP="00282CC0">
+    <w:p w14:paraId="38C06083" w14:textId="77777777" w:rsidR="0035721F" w:rsidRDefault="0035721F" w:rsidP="00282CC0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B804C0" w14:textId="60625E16" w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidRDefault="007F030F" w:rsidP="00282CC0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00DB255D" w:rsidRPr="00CD2A9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PHA is an Executive Agency of the Department for Environment, Food and Rural Affairs and also works on behalf of the Scottish Government, Welsh Government and Food Standards Agency to safeguard animal and plant health for the benefit of people, the environment and the economy.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidSect="00402AC7">
+    <w:sectPr w:rsidR="00DB255D" w:rsidRPr="00CD2A9D" w:rsidSect="009B3FC3">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="261" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="425" w:footer="340" w:gutter="0"/>
       <w:cols w:sep="1" w:space="397"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21261EB2" w14:textId="77777777" w:rsidR="00E902FC" w:rsidRDefault="00E902FC">
+    <w:p w14:paraId="01822495" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61541AFA" w14:textId="77777777" w:rsidR="00E902FC" w:rsidRDefault="00E902FC">
+    <w:p w14:paraId="48062DDD" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -11977,248 +11895,338 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="163511509"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:bookmarkStart w:id="15" w:name="_Hlk190444495" w:displacedByCustomXml="next"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk190444495" w:displacedByCustomXml="next"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="7A034198" w14:textId="5D41D1D4" w:rsidR="0000446D" w:rsidRPr="002C2E54" w:rsidRDefault="002C2E54" w:rsidP="002C2E54">
+          <w:p w14:paraId="7A034198" w14:textId="69572BB7" w:rsidR="0000446D" w:rsidRPr="002C2E54" w:rsidRDefault="002C2E54" w:rsidP="002C2E54">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PYH03</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C2E54">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">           LIT </w:t>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIT </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="ccReference"/>
                 <w:tag w:val="ccReference"/>
                 <w:id w:val="-223135627"/>
                 <w:placeholder>
                   <w:docPart w:val="D4A1A6A128AF48BE85EABC73637D8B96"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccReference[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="002C2E54">
+                <w:r w:rsidRPr="00963A5A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>69997</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002C2E54">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">           </w:t>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="ccSecurityClassification"/>
                 <w:tag w:val="ccSecurityClassification"/>
                 <w:id w:val="-1561850164"/>
                 <w:placeholder>
                   <w:docPart w:val="59FA582F5A9946D0B8CA10EBD17CF19F"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccSecurityClassification[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
                 <w:dropDownList w:lastValue="OFFICIAL">
                   <w:listItem w:value="[ccSecurityClassification]"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="002C2E54">
+                <w:r w:rsidRPr="00963A5A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>OFFICIAL</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002C2E54">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">            Version:</w:t>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Version:</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="ccVersion"/>
                 <w:tag w:val="ccVersion"/>
                 <w:id w:val="-1155293868"/>
                 <w:placeholder>
                   <w:docPart w:val="10029843CC454323A21F7104D99CE0E6"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccVersion[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008B0F4D">
+                <w:r w:rsidR="00C71DDD">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
-                  <w:t>6.0</w:t>
+                  <w:t>9.0</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002C2E54">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">       Published:</w:t>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Published:</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="ccPublishDate"/>
                 <w:tag w:val="ccPublishDate"/>
                 <w:id w:val="-1585834297"/>
                 <w:placeholder>
                   <w:docPart w:val="33D2DD477E96498A9DB30854B3DAAC8E"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='edf18dbe-f08c-4a27-9a1b-3256889afa95' xmlns:ns4='c9979d38-2648-47d4-ae95-25253bd9f9c6' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:ccPublishDate[1]" w:storeItemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}"/>
-                <w:date w:fullDate="2026-02-06T14:16:00Z">
+                <w:date w:fullDate="2026-05-28T15:01:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008B0F4D">
+                <w:r w:rsidR="00C71DDD">
                   <w:rPr>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="20"/>
                   </w:rPr>
-                  <w:t>06/02/2026</w:t>
+                  <w:t>28/05/2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00213D5F">
+            <w:r w:rsidRPr="00963A5A">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                      </w:t>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00963A5A" w:rsidRPr="00963A5A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="15" w:displacedByCustomXml="next"/>
+      <w:bookmarkEnd w:id="21" w:displacedByCustomXml="next"/>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EB968B4" w14:textId="77777777" w:rsidR="00E902FC" w:rsidRDefault="00E902FC">
+    <w:p w14:paraId="04A8E1C1" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78ECC99E" w14:textId="77777777" w:rsidR="00E902FC" w:rsidRDefault="00E902FC">
+    <w:p w14:paraId="5CAE9D3C" w14:textId="77777777" w:rsidR="00841C6F" w:rsidRDefault="00841C6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08DB76A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44888384"/>
     <w:lvl w:ilvl="0" w:tplc="F6024BF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -14411,92 +14419,94 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MBueI9FYRXYvC//nYGgvlb4chL4paDZz2zVfPuOkZC1fbN+NKCBs608n1MDjHr2huFYuHnhf5JfBEsndoIKbzQ==" w:salt="mhO0xluleWKZItcAPvV3Tg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1309E"/>
     <w:rsid w:val="0000446D"/>
     <w:rsid w:val="000054B5"/>
     <w:rsid w:val="00021861"/>
     <w:rsid w:val="0003605D"/>
     <w:rsid w:val="0004690E"/>
     <w:rsid w:val="00073FED"/>
     <w:rsid w:val="00077B7D"/>
     <w:rsid w:val="000805FF"/>
     <w:rsid w:val="00082D47"/>
     <w:rsid w:val="00087117"/>
     <w:rsid w:val="0009329A"/>
     <w:rsid w:val="00094461"/>
     <w:rsid w:val="000A3C08"/>
     <w:rsid w:val="000C49A9"/>
     <w:rsid w:val="000C4B7F"/>
+    <w:rsid w:val="000C6C2B"/>
     <w:rsid w:val="000D4B04"/>
     <w:rsid w:val="000E78A6"/>
     <w:rsid w:val="000F0FF1"/>
     <w:rsid w:val="001026F2"/>
     <w:rsid w:val="00111AC4"/>
     <w:rsid w:val="00112876"/>
     <w:rsid w:val="001165D5"/>
     <w:rsid w:val="00117DC8"/>
     <w:rsid w:val="00133796"/>
     <w:rsid w:val="0014143C"/>
     <w:rsid w:val="001439CF"/>
     <w:rsid w:val="0015788B"/>
     <w:rsid w:val="00171C3B"/>
     <w:rsid w:val="00172CBF"/>
     <w:rsid w:val="0017433B"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="00195108"/>
     <w:rsid w:val="001A0519"/>
     <w:rsid w:val="001A1FCE"/>
     <w:rsid w:val="001B4507"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001D2690"/>
     <w:rsid w:val="001D7001"/>
     <w:rsid w:val="001E3727"/>
     <w:rsid w:val="001F5C14"/>
@@ -14508,66 +14518,69 @@
     <w:rsid w:val="002237DD"/>
     <w:rsid w:val="002358B9"/>
     <w:rsid w:val="00245AC2"/>
     <w:rsid w:val="00264F52"/>
     <w:rsid w:val="00265320"/>
     <w:rsid w:val="00281AD2"/>
     <w:rsid w:val="00282CC0"/>
     <w:rsid w:val="00285B64"/>
     <w:rsid w:val="00286257"/>
     <w:rsid w:val="002866FE"/>
     <w:rsid w:val="00291394"/>
     <w:rsid w:val="0029544F"/>
     <w:rsid w:val="0029698E"/>
     <w:rsid w:val="002A31D9"/>
     <w:rsid w:val="002A47FF"/>
     <w:rsid w:val="002B1077"/>
     <w:rsid w:val="002B6C6C"/>
     <w:rsid w:val="002C0051"/>
     <w:rsid w:val="002C2E54"/>
     <w:rsid w:val="002E27B6"/>
     <w:rsid w:val="002E4B9F"/>
     <w:rsid w:val="002F029C"/>
     <w:rsid w:val="00306FEA"/>
     <w:rsid w:val="003102A2"/>
     <w:rsid w:val="003259D3"/>
+    <w:rsid w:val="00346E70"/>
     <w:rsid w:val="0034795A"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="00355605"/>
     <w:rsid w:val="00357066"/>
+    <w:rsid w:val="0035721F"/>
     <w:rsid w:val="003643FE"/>
     <w:rsid w:val="00364930"/>
     <w:rsid w:val="003653EB"/>
     <w:rsid w:val="003827D8"/>
     <w:rsid w:val="00382B12"/>
     <w:rsid w:val="00392BE7"/>
     <w:rsid w:val="003A56DE"/>
     <w:rsid w:val="003A613A"/>
     <w:rsid w:val="003B2F1B"/>
     <w:rsid w:val="003C4FC1"/>
     <w:rsid w:val="003D5ACC"/>
     <w:rsid w:val="003E1C6D"/>
+    <w:rsid w:val="003E662C"/>
     <w:rsid w:val="00402AC7"/>
     <w:rsid w:val="004169C1"/>
     <w:rsid w:val="00451007"/>
     <w:rsid w:val="004619D9"/>
     <w:rsid w:val="00471AB6"/>
     <w:rsid w:val="00476803"/>
     <w:rsid w:val="00477D26"/>
     <w:rsid w:val="00482286"/>
     <w:rsid w:val="00483ED8"/>
     <w:rsid w:val="0048470D"/>
     <w:rsid w:val="004B3589"/>
     <w:rsid w:val="004B7B73"/>
     <w:rsid w:val="004C6435"/>
     <w:rsid w:val="004F1B47"/>
     <w:rsid w:val="004F2022"/>
     <w:rsid w:val="00510482"/>
     <w:rsid w:val="00513968"/>
     <w:rsid w:val="00523253"/>
     <w:rsid w:val="00531EFB"/>
     <w:rsid w:val="00550C3A"/>
     <w:rsid w:val="0055178A"/>
     <w:rsid w:val="00555034"/>
     <w:rsid w:val="00576906"/>
     <w:rsid w:val="0059088D"/>
     <w:rsid w:val="005913CA"/>
@@ -14583,192 +14596,203 @@
     <w:rsid w:val="00601249"/>
     <w:rsid w:val="00616F5A"/>
     <w:rsid w:val="006245FA"/>
     <w:rsid w:val="00626F34"/>
     <w:rsid w:val="00633418"/>
     <w:rsid w:val="00634070"/>
     <w:rsid w:val="00644002"/>
     <w:rsid w:val="00660350"/>
     <w:rsid w:val="00674B0F"/>
     <w:rsid w:val="0067537A"/>
     <w:rsid w:val="00675BD8"/>
     <w:rsid w:val="0067648E"/>
     <w:rsid w:val="006829C0"/>
     <w:rsid w:val="00682C72"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="006B110C"/>
     <w:rsid w:val="006B317A"/>
     <w:rsid w:val="006B6D1C"/>
     <w:rsid w:val="006C5F33"/>
     <w:rsid w:val="006C6698"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006F5FE9"/>
     <w:rsid w:val="00701827"/>
     <w:rsid w:val="0071050B"/>
     <w:rsid w:val="00716A53"/>
+    <w:rsid w:val="007250ED"/>
     <w:rsid w:val="00727186"/>
     <w:rsid w:val="00744A55"/>
     <w:rsid w:val="0075617C"/>
+    <w:rsid w:val="00756728"/>
     <w:rsid w:val="00785E82"/>
     <w:rsid w:val="00786EF4"/>
     <w:rsid w:val="00793764"/>
     <w:rsid w:val="00795BE7"/>
     <w:rsid w:val="007A4A7C"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007B0BA0"/>
     <w:rsid w:val="007B11FA"/>
     <w:rsid w:val="007C7157"/>
     <w:rsid w:val="007C7D3F"/>
     <w:rsid w:val="007D122B"/>
     <w:rsid w:val="007F030F"/>
     <w:rsid w:val="008105F3"/>
     <w:rsid w:val="00810696"/>
     <w:rsid w:val="0081451F"/>
     <w:rsid w:val="0082448F"/>
     <w:rsid w:val="00836F09"/>
+    <w:rsid w:val="00841C6F"/>
     <w:rsid w:val="00841E4D"/>
     <w:rsid w:val="00855A3C"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="00892AF0"/>
-    <w:rsid w:val="008B0F4D"/>
     <w:rsid w:val="008B4A63"/>
     <w:rsid w:val="008C66D3"/>
     <w:rsid w:val="008D321A"/>
     <w:rsid w:val="008D5285"/>
     <w:rsid w:val="008D62EF"/>
     <w:rsid w:val="008E056E"/>
     <w:rsid w:val="008F647C"/>
     <w:rsid w:val="00900DAA"/>
     <w:rsid w:val="00931312"/>
     <w:rsid w:val="0093313E"/>
     <w:rsid w:val="00934F8F"/>
     <w:rsid w:val="00946077"/>
     <w:rsid w:val="009471B8"/>
     <w:rsid w:val="0095070C"/>
     <w:rsid w:val="00956126"/>
+    <w:rsid w:val="00963A5A"/>
     <w:rsid w:val="00977CB9"/>
     <w:rsid w:val="00980133"/>
     <w:rsid w:val="009842D1"/>
     <w:rsid w:val="009A380F"/>
+    <w:rsid w:val="009B3FC3"/>
     <w:rsid w:val="009C21FC"/>
     <w:rsid w:val="009C264E"/>
     <w:rsid w:val="009D11D9"/>
     <w:rsid w:val="009D681D"/>
     <w:rsid w:val="009E1E64"/>
     <w:rsid w:val="009F5EAF"/>
     <w:rsid w:val="00A05811"/>
     <w:rsid w:val="00A15FA3"/>
     <w:rsid w:val="00A20974"/>
     <w:rsid w:val="00A4170B"/>
     <w:rsid w:val="00A64C58"/>
     <w:rsid w:val="00A7547F"/>
     <w:rsid w:val="00A75B17"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AB6A67"/>
     <w:rsid w:val="00AB6FD4"/>
+    <w:rsid w:val="00AB77C6"/>
     <w:rsid w:val="00AC395D"/>
     <w:rsid w:val="00AC70B8"/>
     <w:rsid w:val="00AE2321"/>
     <w:rsid w:val="00AE3284"/>
     <w:rsid w:val="00AF515E"/>
     <w:rsid w:val="00B05E13"/>
     <w:rsid w:val="00B071D9"/>
     <w:rsid w:val="00B21D6D"/>
     <w:rsid w:val="00B32222"/>
     <w:rsid w:val="00B565B4"/>
     <w:rsid w:val="00B720CC"/>
     <w:rsid w:val="00B73D52"/>
     <w:rsid w:val="00B743E2"/>
     <w:rsid w:val="00B76D7C"/>
     <w:rsid w:val="00B86108"/>
     <w:rsid w:val="00B86C35"/>
     <w:rsid w:val="00B92A0C"/>
     <w:rsid w:val="00B943F3"/>
     <w:rsid w:val="00BA596E"/>
     <w:rsid w:val="00BA694D"/>
     <w:rsid w:val="00BA7D50"/>
     <w:rsid w:val="00BB0885"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BD2F26"/>
+    <w:rsid w:val="00BD6355"/>
     <w:rsid w:val="00BF0734"/>
+    <w:rsid w:val="00BF2523"/>
     <w:rsid w:val="00C01BED"/>
     <w:rsid w:val="00C1309E"/>
     <w:rsid w:val="00C134D3"/>
     <w:rsid w:val="00C302DC"/>
+    <w:rsid w:val="00C4151A"/>
     <w:rsid w:val="00C45119"/>
     <w:rsid w:val="00C53725"/>
+    <w:rsid w:val="00C54B6B"/>
     <w:rsid w:val="00C66D52"/>
+    <w:rsid w:val="00C71DDD"/>
     <w:rsid w:val="00C852FD"/>
     <w:rsid w:val="00C95E71"/>
     <w:rsid w:val="00CB4ECC"/>
     <w:rsid w:val="00CC714E"/>
     <w:rsid w:val="00CD2A9D"/>
     <w:rsid w:val="00CD58A2"/>
     <w:rsid w:val="00D00E89"/>
     <w:rsid w:val="00D01310"/>
     <w:rsid w:val="00D1750C"/>
     <w:rsid w:val="00D32EB5"/>
     <w:rsid w:val="00D34A40"/>
+    <w:rsid w:val="00D42A9C"/>
     <w:rsid w:val="00D579E2"/>
     <w:rsid w:val="00D759EB"/>
     <w:rsid w:val="00D91203"/>
     <w:rsid w:val="00D9308F"/>
     <w:rsid w:val="00D93248"/>
     <w:rsid w:val="00DA60AE"/>
     <w:rsid w:val="00DB255D"/>
     <w:rsid w:val="00DB5758"/>
     <w:rsid w:val="00DD271A"/>
     <w:rsid w:val="00DD43F0"/>
     <w:rsid w:val="00DD459B"/>
     <w:rsid w:val="00DE3CB6"/>
+    <w:rsid w:val="00E2437D"/>
     <w:rsid w:val="00E266A8"/>
     <w:rsid w:val="00E27ECB"/>
     <w:rsid w:val="00E441CC"/>
     <w:rsid w:val="00E45A78"/>
     <w:rsid w:val="00E53F34"/>
     <w:rsid w:val="00E64C58"/>
     <w:rsid w:val="00E73AD5"/>
     <w:rsid w:val="00E829A9"/>
     <w:rsid w:val="00E847AB"/>
     <w:rsid w:val="00E87505"/>
     <w:rsid w:val="00E87722"/>
-    <w:rsid w:val="00E902FC"/>
     <w:rsid w:val="00EB20DB"/>
-    <w:rsid w:val="00ED6358"/>
     <w:rsid w:val="00ED6A66"/>
     <w:rsid w:val="00EF0141"/>
     <w:rsid w:val="00F03C75"/>
     <w:rsid w:val="00F20212"/>
     <w:rsid w:val="00F2412F"/>
     <w:rsid w:val="00F452A6"/>
     <w:rsid w:val="00F62627"/>
     <w:rsid w:val="00F65F7B"/>
     <w:rsid w:val="00F77CDE"/>
     <w:rsid w:val="00F8171E"/>
     <w:rsid w:val="00F942E8"/>
     <w:rsid w:val="00FA1001"/>
     <w:rsid w:val="00FA317E"/>
+    <w:rsid w:val="00FB558A"/>
     <w:rsid w:val="00FD13F1"/>
     <w:rsid w:val="00FD4C03"/>
     <w:rsid w:val="00FD7191"/>
     <w:rsid w:val="00FE25C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -15839,55 +15863,62 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD21F1"/>
+    <w:rsid w:val="000C6C2B"/>
     <w:rsid w:val="002237DD"/>
+    <w:rsid w:val="00267E91"/>
+    <w:rsid w:val="0028535A"/>
+    <w:rsid w:val="00346E70"/>
     <w:rsid w:val="00374D1A"/>
+    <w:rsid w:val="003C4484"/>
+    <w:rsid w:val="003E662C"/>
     <w:rsid w:val="00AD21F1"/>
-    <w:rsid w:val="00E05EBA"/>
-    <w:rsid w:val="00ED6358"/>
+    <w:rsid w:val="00B62D92"/>
+    <w:rsid w:val="00BA2E18"/>
+    <w:rsid w:val="00C54B6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -16654,58 +16685,361 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>11</Value>
+      <Value>9</Value>
+      <Value>5</Value>
+      <Value>242</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Url>https://defra.sharepoint.com/sites/ContentCloudPlus/_layouts/15/DocIdRedir.aspx?ID=CCPLUS-1046792359-7653</Url>
+      <Description>CCPLUS-1046792359-7653</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">CCPLUS-1046792359-7653</_dlc_DocId>
+    <Team xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Quality Services</Team>
+    <ccApprovedDate1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-07-28T23:00:00+00:00</ccApprovedDate1>
+    <ccStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Published</ccStatus>
+    <ccContributors xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rosemary Robson</DisplayName>
+        <AccountId>16893</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContributors>
+    <ccDateAssured xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-21T12:31:34+00:00</ccDateAssured>
+    <ccWithdrawnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAppliesTo xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>England</Value>
+      <Value>Scotland</Value>
+      <Value>Wales</Value>
+    </ccAppliesTo>
+    <ccApprovedDate3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2029-05-14T23:00:00+00:00</ccScheduledReviewDate>
+    <ACTION xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</ACTION>
+    <ccChangeType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Minor</ccChangeType>
+    <ccDuration xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccPublishOnApproval xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccPublishOnApproval>
+    <ccReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</ccReference>
+    <ccApprovedDate2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccDescription xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Added a note to include a dated, current site plan of premises. Also to add age of point of lay.</ccDescription>
+    <ccLegacyDetails xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccMetadataCTypeName xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">External form</ccMetadataCTypeName>
+    <ccApproverOrganisation3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSopNumber xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccContentAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Donna Parry-Hughes</DisplayName>
+        <AccountId>32</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentAssurer>
+    <ccRiskLevel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Low</ccRiskLevel>
+    <ccWithdrawNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovers xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccApprovers>
+    <ccLanguage xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>English</Value>
+    </ccLanguage>
+    <ccApproverOrganisation1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccApproverOrganisation1>
+    <ccSubmittedWorkdayDelta xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">4</ccSubmittedWorkdayDelta>
+    <ccAssurerComment xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">&lt;p&gt;Good afternoon, your content has passed assurance. Thanks Donna&lt;/p&gt;</ccAssurerComment>
+    <ccApproverJobTitle1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Subject Matter Expert</ccApproverJobTitle1>
+    <ccLastReviewedOnDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2025-07-28T00:00:00+00:00</ccLastReviewedOnDate>
+    <ccWithdrawnReason xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAudiences xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA</Value>
+    </ccAudiences>
+    <ccIsAPHAAssuranceChecked xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsAPHAAssuranceChecked>
+    <ccKeywords xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccLegacyReference xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">PYH03 Inspection Report Form for Flock/Hatchery for the Poultry Health Scheme</ccLegacyReference>
+    <ccApproverJobTitle3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverOrganisation4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewedBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccScheduledReviewedBy>
+    <i7526201392745a2b0a0da3858a507d7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">PYH</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">db7cceee-9e02-4d6b-a07e-321697b417a5</TermId>
+        </TermInfo>
+      </Terms>
+    </i7526201392745a2b0a0da3858a507d7>
+    <ccCommentToApprover xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverJobTitle4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccReviewStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Completed</ccReviewStatus>
+    <ccPublishDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-28T14:01:44+00:00</ccPublishDate>
+    <ccApproverJobTitle5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccVersion xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">9.0</ccVersion>
+    <ccIsExternal xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">true</ccIsExternal>
+    <ccApproverComment2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApproverComment5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccScheduledReviewType xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Reviewed - changes made</ccScheduledReviewType>
+    <ccUpdateNotice xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Questions 1b and 1c amalgamated into new question 1b. All other questions in section 1 renumbered accordingly</ccUpdateNotice>
+    <HOMigrated xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</HOMigrated>
+    <ccSecurityClassification xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">OFFICIAL</ccSecurityClassification>
+    <ccAudiencesCombinedString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA</ccAudiencesCombinedString>
+    <AssurerAction xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</AssurerAction>
+    <ccContentOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Mick Pybus</DisplayName>
+        <AccountId>77</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anne Tordoff</DisplayName>
+        <AccountId>8280</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kathryn Jardine</DisplayName>
+        <AccountId>8339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Philippa Liles</DisplayName>
+        <AccountId>8340</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccContentOwner>
+    <ccResponsibleTeam xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">10007</ccResponsibleTeam>
+    <ccApprovedDate5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccSubjectMatterExpert xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccSubjectMatterExpert>
+    <ccSeniorResponsibleOwner xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName>Caroline Conradi</DisplayName>
+        <AccountId>88</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ccSeniorResponsibleOwner>
+    <ccCommentToAssurer xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccApprovedDate4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <Action2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">69997</Action2>
+    <Topic xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Records Management</Topic>
+    <ccMetadataItemId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">30649</ccMetadataItemId>
+    <ccSubmitDate xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">2026-05-15T14:36:32+00:00</ccSubmitDate>
+    <ccApproverComment1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Update includes initial testing box as requested</ccApproverComment1>
+    <ccApproverComment4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccAssuranceStatus xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Passed to approver - good quality</ccAssuranceStatus>
+    <ccUniqueId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccResponsibleTeamString xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">APHA-CSC International Trade</ccResponsibleTeamString>
+    <ccWorkAreaLevel1 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>APHA Animal Health</Value>
+    </ccWorkAreaLevel1>
+    <ccWorkAreaLevel4 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>PYH</Value>
+    </ccWorkAreaLevel4>
+    <ccWorkAreaLevel5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWorkAreaLevel2 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Border controls</Value>
+    </ccWorkAreaLevel2>
+    <ccWorkAreaLevel3 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Value>Exports</Value>
+    </ccWorkAreaLevel3>
+    <ccSubmittedByEmail xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">Mick.Pybus@apha.gov.uk</ccSubmittedByEmail>
+    <TaxCatchAllLabel xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">false</_dlc_DocIdPersistId>
+    <lae2bfa7b6474897ab4a53f76ea236c7 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">81bd8666-edf4-4507-8c3b-3512b45168e3</TermId>
+        </TermInfo>
+      </Terms>
+    </lae2bfa7b6474897ab4a53f76ea236c7>
+    <SG xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95" xsi:nil="true"/>
+    <ccWithdrawnBy xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccWithdrawnBy>
+    <fe59e9859d6a491389c5b03567f5dda5 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cfe9d61-c27f-47b7-a138-543088555a27</TermId>
+        </TermInfo>
+      </Terms>
+    </fe59e9859d6a491389c5b03567f5dda5>
+    <ccConsultee xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ccConsultee>
+    <n7493b4506bf40e28c373b1e51a33445 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Team</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ff0485df-0575-416f-802f-e999165821b7</TermId>
+        </TermInfo>
+      </Terms>
+    </n7493b4506bf40e28c373b1e51a33445>
+    <k85d23755b3a46b5a51451cf336b2e9b xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Document</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">de7f3761-4eca-4f1e-95c0-ec41c41d6462</TermId>
+        </TermInfo>
+      </Terms>
+    </k85d23755b3a46b5a51451cf336b2e9b>
+    <cf401361b24e474cb011be6eb76c0e76 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Crown</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9c078396-e163-48e6-a28b-c2cfca05e1a4</TermId>
+        </TermInfo>
+      </Terms>
+    </cf401361b24e474cb011be6eb76c0e76>
+    <ddeb1fd0a9ad4436a96525d34737dc44 xmlns="edf18dbe-f08c-4a27-9a1b-3256889afa95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Internal APHA</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c4c48635-cc8c-496b-abb6-4a15e2e963ca</TermId>
+        </TermInfo>
+      </Terms>
+    </ddeb1fd0a9ad4436a96525d34737dc44>
+    <ccScheduledReviewInterval xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">3 years</ccScheduledReviewInterval>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39750f38-d6d2-4177-b9d1-b59d50539719">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="39750f38-d6d2-4177-b9d1-b59d50539719" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d1117845-93f6-4da3-abaa-fcb4fa669c78" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2022-12-23T11:43:36.903Z"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Defra Group Controlled Document" ma:contentTypeID="0x010100C5B9D2781EE2DB49BD3BD6A1569EDDF801006EE49186C12B1045BF29C7737DC8368C" ma:contentTypeVersion="144" ma:contentTypeDescription="Used for Content Cloud Plus" ma:contentTypeScope="" ma:versionID="094d47e54b4b6b00c4822fb1a934d9f7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="edf18dbe-f08c-4a27-9a1b-3256889afa95" xmlns:ns3="39750f38-d6d2-4177-b9d1-b59d50539719" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4bb2386353fef8ab12d645943a39e7c" ns2:_="" ns3:_="">
     <xsd:import namespace="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <xsd:import namespace="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HOMigrated" minOccurs="0"/>
                 <xsd:element ref="ns2:Team" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:ACTION" minOccurs="0"/>
                 <xsd:element ref="ns2:ccStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccIsAPHAAssuranceChecked" minOccurs="0"/>
                 <xsd:element ref="ns2:ccApprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:ccContributors" minOccurs="0"/>
                 <xsd:element ref="ns2:ccCommentToAssurer" minOccurs="0"/>
                 <xsd:element ref="ns2:ccAssurerComment" minOccurs="0"/>
                 <xsd:element ref="ns2:ccChangeType" minOccurs="0"/>
                 <xsd:element ref="ns2:ccConsultee" minOccurs="0"/>
                 <xsd:element ref="ns2:ccDateAssured" minOccurs="0"/>
@@ -17872,454 +18206,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...260 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB08E7D3-19B1-4016-B109-555ACAB04AA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3E2AABD-DA07-40C6-B71A-0B6B86852CF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC7BE255-2BD9-43CC-AC38-12AB4D68C4DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC6CCF2-3B72-4743-8A3C-A6D106347DEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D6E83B6-2628-44A6-AB4A-D39CB52052EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
+    <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39DB60B-E730-4813-89E1-A673F4E76CF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA5C241-A3FA-4166-9D85-4F4CFAD0F1F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="edf18dbe-f08c-4a27-9a1b-3256889afa95"/>
     <ds:schemaRef ds:uri="39750f38-d6d2-4177-b9d1-b59d50539719"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39DB60B-E730-4813-89E1-A673F4E76CF2}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3E2AABD-DA07-40C6-B71A-0B6B86852CF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9123</Characters>
+  <Pages>5</Pages>
+  <Words>1539</Words>
+  <Characters>9237</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>21</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>486</Lines>
+  <Paragraphs>399</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PYH03 Inspection report form for flock/hatchery for the poultry health scheme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Defra</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10702</CharactersWithSpaces>
+  <CharactersWithSpaces>10377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6291578</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.gov.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>